--- v0 (2026-04-30)
+++ v1 (2026-06-29)
@@ -4345,183 +4345,183 @@
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3" s="1">
         <v>0</v>
       </c>
       <c r="L3" s="1">
         <v>0</v>
       </c>
       <c r="M3" s="1">
         <v>0</v>
       </c>
       <c r="N3" s="1">
         <v>0</v>
       </c>
       <c r="O3" s="1">
         <v>0</v>
       </c>
       <c r="P3" s="1">
         <v>0</v>
       </c>
       <c r="Q3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AP3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AQ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AS3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AU3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AV3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AX3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BA3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BB3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BD3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BF3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BG3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BH3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="1">
         <v>0</v>
       </c>
       <c r="C5" s="1">
         <v>0</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>0</v>
       </c>
       <c r="F5" s="1">
         <v>0</v>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
@@ -4530,183 +4530,183 @@
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5" s="1">
         <v>0</v>
       </c>
       <c r="L5" s="1">
         <v>0</v>
       </c>
       <c r="M5" s="1">
         <v>0</v>
       </c>
       <c r="N5" s="1">
         <v>0</v>
       </c>
       <c r="O5" s="1">
         <v>0</v>
       </c>
       <c r="P5" s="1">
         <v>0</v>
       </c>
       <c r="Q5" s="1">
-        <v>1614.5833333</v>
+        <v>0</v>
       </c>
       <c r="R5" s="1">
-        <v>1718.75</v>
+        <v>0</v>
       </c>
       <c r="S5" s="1">
-        <v>1822.9166667</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1">
-        <v>2005.2083333</v>
+        <v>0</v>
       </c>
       <c r="U5" s="1">
-        <v>2265.625</v>
+        <v>0</v>
       </c>
       <c r="V5" s="1">
-        <v>2526.0416667</v>
+        <v>0</v>
       </c>
       <c r="W5" s="1">
-        <v>2786.4583333</v>
+        <v>0</v>
       </c>
       <c r="X5" s="1">
-        <v>3046.875</v>
+        <v>0</v>
       </c>
       <c r="Y5" s="1">
-        <v>3307.2916667</v>
+        <v>0</v>
       </c>
       <c r="Z5" s="1">
-        <v>3567.7083333</v>
+        <v>0</v>
       </c>
       <c r="AA5" s="1">
-        <v>3828.125</v>
+        <v>0</v>
       </c>
       <c r="AB5" s="1">
-        <v>4088.5416667</v>
+        <v>0</v>
       </c>
       <c r="AC5" s="1">
-        <v>4348.9583333</v>
+        <v>0</v>
       </c>
       <c r="AD5" s="1">
-        <v>4609.375</v>
+        <v>0</v>
       </c>
       <c r="AE5" s="1">
-        <v>4869.7916667</v>
+        <v>0</v>
       </c>
       <c r="AF5" s="1">
-        <v>5208.3333333</v>
+        <v>0</v>
       </c>
       <c r="AG5" s="1">
-        <v>5625</v>
+        <v>0</v>
       </c>
       <c r="AH5" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="AI5" s="1">
-        <v>6458.3333333</v>
+        <v>0</v>
       </c>
       <c r="AJ5" s="1">
-        <v>6875</v>
+        <v>0</v>
       </c>
       <c r="AK5" s="1">
-        <v>7291.6666667</v>
+        <v>0</v>
       </c>
       <c r="AL5" s="1">
-        <v>7708.3333333</v>
+        <v>0</v>
       </c>
       <c r="AM5" s="1">
-        <v>8125</v>
+        <v>0</v>
       </c>
       <c r="AN5" s="1">
-        <v>8541.6666667</v>
+        <v>0</v>
       </c>
       <c r="AO5" s="1">
-        <v>8958.3333333</v>
+        <v>0</v>
       </c>
       <c r="AP5" s="1">
-        <v>9375</v>
+        <v>0</v>
       </c>
       <c r="AQ5" s="1">
-        <v>9791.6666667</v>
+        <v>0</v>
       </c>
       <c r="AR5" s="1">
-        <v>10364.583333</v>
+        <v>0</v>
       </c>
       <c r="AS5" s="1">
-        <v>11093.75</v>
+        <v>0</v>
       </c>
       <c r="AT5" s="1">
-        <v>11822.916667</v>
+        <v>0</v>
       </c>
       <c r="AU5" s="1">
-        <v>12552.083333</v>
+        <v>0</v>
       </c>
       <c r="AV5" s="1">
-        <v>13281.25</v>
+        <v>0</v>
       </c>
       <c r="AW5" s="1">
-        <v>14010.416667</v>
+        <v>0</v>
       </c>
       <c r="AX5" s="1">
-        <v>14739.583333</v>
+        <v>0</v>
       </c>
       <c r="AY5" s="1">
-        <v>15468.75</v>
+        <v>0</v>
       </c>
       <c r="AZ5" s="1">
-        <v>16197.916667</v>
+        <v>0</v>
       </c>
       <c r="BA5" s="1">
-        <v>16927.083333</v>
+        <v>0</v>
       </c>
       <c r="BB5" s="1">
-        <v>17656.25</v>
+        <v>0</v>
       </c>
       <c r="BC5" s="1">
-        <v>18385.416667</v>
+        <v>0</v>
       </c>
       <c r="BD5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
       <c r="BE5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
       <c r="BF5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
       <c r="BG5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
       <c r="BH5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
       <c r="BI5" s="1">
-        <v>18750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="1">
         <v>0</v>
       </c>
       <c r="C6" s="1">
         <v>0</v>
       </c>
       <c r="D6" s="1">
         <v>0</v>
       </c>
       <c r="E6" s="1">
         <v>0</v>
       </c>
       <c r="F6" s="1">
         <v>0</v>
       </c>
       <c r="G6" s="1">
         <v>0</v>
       </c>
       <c r="H6" s="1">
@@ -4715,183 +4715,183 @@
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6" s="1">
         <v>0</v>
       </c>
       <c r="L6" s="1">
         <v>0</v>
       </c>
       <c r="M6" s="1">
         <v>0</v>
       </c>
       <c r="N6" s="1">
         <v>0</v>
       </c>
       <c r="O6" s="1">
         <v>0</v>
       </c>
       <c r="P6" s="1">
         <v>0</v>
       </c>
       <c r="Q6" s="1">
-        <v>351.5625</v>
+        <v>0</v>
       </c>
       <c r="R6" s="1">
-        <v>377.60416667</v>
+        <v>0</v>
       </c>
       <c r="S6" s="1">
-        <v>403.64583333</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1">
-        <v>451.38888889</v>
+        <v>0</v>
       </c>
       <c r="U6" s="1">
-        <v>520.83333333</v>
+        <v>0</v>
       </c>
       <c r="V6" s="1">
-        <v>590.27777778</v>
+        <v>0</v>
       </c>
       <c r="W6" s="1">
-        <v>659.72222222</v>
+        <v>0</v>
       </c>
       <c r="X6" s="1">
-        <v>729.16666667</v>
+        <v>0</v>
       </c>
       <c r="Y6" s="1">
-        <v>798.61111111</v>
+        <v>0</v>
       </c>
       <c r="Z6" s="1">
-        <v>868.05555556</v>
+        <v>0</v>
       </c>
       <c r="AA6" s="1">
-        <v>937.5</v>
+        <v>0</v>
       </c>
       <c r="AB6" s="1">
-        <v>1006.9444444</v>
+        <v>0</v>
       </c>
       <c r="AC6" s="1">
-        <v>1076.3888889</v>
+        <v>0</v>
       </c>
       <c r="AD6" s="1">
-        <v>1145.8333333</v>
+        <v>0</v>
       </c>
       <c r="AE6" s="1">
-        <v>1215.2777778</v>
+        <v>0</v>
       </c>
       <c r="AF6" s="1">
-        <v>1319.4444444</v>
+        <v>0</v>
       </c>
       <c r="AG6" s="1">
-        <v>1458.3333333</v>
+        <v>0</v>
       </c>
       <c r="AH6" s="1">
-        <v>1597.2222222</v>
+        <v>0</v>
       </c>
       <c r="AI6" s="1">
-        <v>1736.1111111</v>
+        <v>0</v>
       </c>
       <c r="AJ6" s="1">
-        <v>1875</v>
+        <v>0</v>
       </c>
       <c r="AK6" s="1">
-        <v>2013.8888889</v>
+        <v>0</v>
       </c>
       <c r="AL6" s="1">
-        <v>2152.7777778</v>
+        <v>0</v>
       </c>
       <c r="AM6" s="1">
-        <v>2291.6666667</v>
+        <v>0</v>
       </c>
       <c r="AN6" s="1">
-        <v>2430.5555556</v>
+        <v>0</v>
       </c>
       <c r="AO6" s="1">
-        <v>2569.4444444</v>
+        <v>0</v>
       </c>
       <c r="AP6" s="1">
-        <v>2708.3333333</v>
+        <v>0</v>
       </c>
       <c r="AQ6" s="1">
-        <v>2847.2222222</v>
+        <v>0</v>
       </c>
       <c r="AR6" s="1">
-        <v>3046.875</v>
+        <v>0</v>
       </c>
       <c r="AS6" s="1">
-        <v>3307.2916667</v>
+        <v>0</v>
       </c>
       <c r="AT6" s="1">
-        <v>3567.7083333</v>
+        <v>0</v>
       </c>
       <c r="AU6" s="1">
-        <v>3828.125</v>
+        <v>0</v>
       </c>
       <c r="AV6" s="1">
-        <v>4088.5416667</v>
+        <v>0</v>
       </c>
       <c r="AW6" s="1">
-        <v>4348.9583333</v>
+        <v>0</v>
       </c>
       <c r="AX6" s="1">
-        <v>4609.375</v>
+        <v>0</v>
       </c>
       <c r="AY6" s="1">
-        <v>4869.7916667</v>
+        <v>0</v>
       </c>
       <c r="AZ6" s="1">
-        <v>5130.2083333</v>
+        <v>0</v>
       </c>
       <c r="BA6" s="1">
-        <v>5390.625</v>
+        <v>0</v>
       </c>
       <c r="BB6" s="1">
-        <v>5651.0416667</v>
+        <v>0</v>
       </c>
       <c r="BC6" s="1">
-        <v>5911.4583333</v>
+        <v>0</v>
       </c>
       <c r="BD6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="BE6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="BF6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="BG6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="BH6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
       <c r="BI6" s="1">
-        <v>6041.6666667</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
         <v>0</v>
       </c>
       <c r="D7" s="1">
         <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
@@ -4900,183 +4900,183 @@
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7" s="1">
         <v>0</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
         <v>0</v>
       </c>
       <c r="N7" s="1">
         <v>0</v>
       </c>
       <c r="O7" s="1">
         <v>0</v>
       </c>
       <c r="P7" s="1">
         <v>0</v>
       </c>
       <c r="Q7" s="1">
-        <v>1076.3888889</v>
+        <v>0</v>
       </c>
       <c r="R7" s="1">
-        <v>1145.8333333</v>
+        <v>0</v>
       </c>
       <c r="S7" s="1">
-        <v>1215.2777778</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1">
-        <v>1328.125</v>
+        <v>0</v>
       </c>
       <c r="U7" s="1">
-        <v>1484.375</v>
+        <v>0</v>
       </c>
       <c r="V7" s="1">
-        <v>1640.625</v>
+        <v>0</v>
       </c>
       <c r="W7" s="1">
-        <v>1796.875</v>
+        <v>0</v>
       </c>
       <c r="X7" s="1">
-        <v>1953.125</v>
+        <v>0</v>
       </c>
       <c r="Y7" s="1">
-        <v>2109.375</v>
+        <v>0</v>
       </c>
       <c r="Z7" s="1">
-        <v>2265.625</v>
+        <v>0</v>
       </c>
       <c r="AA7" s="1">
-        <v>2421.875</v>
+        <v>0</v>
       </c>
       <c r="AB7" s="1">
-        <v>2578.125</v>
+        <v>0</v>
       </c>
       <c r="AC7" s="1">
-        <v>2734.375</v>
+        <v>0</v>
       </c>
       <c r="AD7" s="1">
-        <v>2890.625</v>
+        <v>0</v>
       </c>
       <c r="AE7" s="1">
-        <v>3046.875</v>
+        <v>0</v>
       </c>
       <c r="AF7" s="1">
-        <v>3255.2083333</v>
+        <v>0</v>
       </c>
       <c r="AG7" s="1">
-        <v>3515.625</v>
+        <v>0</v>
       </c>
       <c r="AH7" s="1">
-        <v>3776.0416667</v>
+        <v>0</v>
       </c>
       <c r="AI7" s="1">
-        <v>4036.4583333</v>
+        <v>0</v>
       </c>
       <c r="AJ7" s="1">
-        <v>4296.875</v>
+        <v>0</v>
       </c>
       <c r="AK7" s="1">
-        <v>4557.2916667</v>
+        <v>0</v>
       </c>
       <c r="AL7" s="1">
-        <v>4817.7083333</v>
+        <v>0</v>
       </c>
       <c r="AM7" s="1">
-        <v>5078.125</v>
+        <v>0</v>
       </c>
       <c r="AN7" s="1">
-        <v>5338.5416667</v>
+        <v>0</v>
       </c>
       <c r="AO7" s="1">
-        <v>5598.9583333</v>
+        <v>0</v>
       </c>
       <c r="AP7" s="1">
-        <v>5859.375</v>
+        <v>0</v>
       </c>
       <c r="AQ7" s="1">
-        <v>6119.7916667</v>
+        <v>0</v>
       </c>
       <c r="AR7" s="1">
-        <v>6510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AS7" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="AT7" s="1">
-        <v>7552.0833333</v>
+        <v>0</v>
       </c>
       <c r="AU7" s="1">
-        <v>8072.9166667</v>
+        <v>0</v>
       </c>
       <c r="AV7" s="1">
-        <v>8593.75</v>
+        <v>0</v>
       </c>
       <c r="AW7" s="1">
-        <v>9114.5833333</v>
+        <v>0</v>
       </c>
       <c r="AX7" s="1">
-        <v>9635.4166667</v>
+        <v>0</v>
       </c>
       <c r="AY7" s="1">
-        <v>10156.25</v>
+        <v>0</v>
       </c>
       <c r="AZ7" s="1">
-        <v>10677.083333</v>
+        <v>0</v>
       </c>
       <c r="BA7" s="1">
-        <v>11197.916667</v>
+        <v>0</v>
       </c>
       <c r="BB7" s="1">
-        <v>11718.75</v>
+        <v>0</v>
       </c>
       <c r="BC7" s="1">
-        <v>12239.583333</v>
+        <v>0</v>
       </c>
       <c r="BD7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="BE7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="BF7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="BG7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="BH7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="BI7" s="1">
-        <v>12500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
         <v>0</v>
       </c>
       <c r="H8" s="1">
@@ -5085,183 +5085,183 @@
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8" s="1">
         <v>0</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
         <v>0</v>
       </c>
       <c r="N8" s="1">
         <v>0</v>
       </c>
       <c r="O8" s="1">
         <v>0</v>
       </c>
       <c r="P8" s="1">
         <v>0</v>
       </c>
       <c r="Q8" s="1">
-        <v>140.625</v>
+        <v>0</v>
       </c>
       <c r="R8" s="1">
-        <v>151.04166667</v>
+        <v>0</v>
       </c>
       <c r="S8" s="1">
-        <v>161.45833333</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1">
-        <v>179.6875</v>
+        <v>0</v>
       </c>
       <c r="U8" s="1">
-        <v>205.72916667</v>
+        <v>0</v>
       </c>
       <c r="V8" s="1">
-        <v>231.77083333</v>
+        <v>0</v>
       </c>
       <c r="W8" s="1">
-        <v>257.8125</v>
+        <v>0</v>
       </c>
       <c r="X8" s="1">
-        <v>283.85416667</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="1">
-        <v>309.89583333</v>
+        <v>0</v>
       </c>
       <c r="Z8" s="1">
-        <v>335.9375</v>
+        <v>0</v>
       </c>
       <c r="AA8" s="1">
-        <v>361.97916667</v>
+        <v>0</v>
       </c>
       <c r="AB8" s="1">
-        <v>388.02083333</v>
+        <v>0</v>
       </c>
       <c r="AC8" s="1">
-        <v>414.0625</v>
+        <v>0</v>
       </c>
       <c r="AD8" s="1">
-        <v>440.10416667</v>
+        <v>0</v>
       </c>
       <c r="AE8" s="1">
-        <v>466.14583333</v>
+        <v>0</v>
       </c>
       <c r="AF8" s="1">
-        <v>505.20833333</v>
+        <v>0</v>
       </c>
       <c r="AG8" s="1">
-        <v>557.29166667</v>
+        <v>0</v>
       </c>
       <c r="AH8" s="1">
-        <v>609.375</v>
+        <v>0</v>
       </c>
       <c r="AI8" s="1">
-        <v>661.45833333</v>
+        <v>0</v>
       </c>
       <c r="AJ8" s="1">
-        <v>713.54166667</v>
+        <v>0</v>
       </c>
       <c r="AK8" s="1">
-        <v>765.625</v>
+        <v>0</v>
       </c>
       <c r="AL8" s="1">
-        <v>817.70833333</v>
+        <v>0</v>
       </c>
       <c r="AM8" s="1">
-        <v>869.79166667</v>
+        <v>0</v>
       </c>
       <c r="AN8" s="1">
-        <v>921.875</v>
+        <v>0</v>
       </c>
       <c r="AO8" s="1">
-        <v>973.95833333</v>
+        <v>0</v>
       </c>
       <c r="AP8" s="1">
-        <v>1026.0416667</v>
+        <v>0</v>
       </c>
       <c r="AQ8" s="1">
-        <v>1078.125</v>
+        <v>0</v>
       </c>
       <c r="AR8" s="1">
-        <v>1156.25</v>
+        <v>0</v>
       </c>
       <c r="AS8" s="1">
-        <v>1260.4166667</v>
+        <v>0</v>
       </c>
       <c r="AT8" s="1">
-        <v>1364.5833333</v>
+        <v>0</v>
       </c>
       <c r="AU8" s="1">
-        <v>1468.75</v>
+        <v>0</v>
       </c>
       <c r="AV8" s="1">
-        <v>1572.9166667</v>
+        <v>0</v>
       </c>
       <c r="AW8" s="1">
-        <v>1677.0833333</v>
+        <v>0</v>
       </c>
       <c r="AX8" s="1">
-        <v>1781.25</v>
+        <v>0</v>
       </c>
       <c r="AY8" s="1">
-        <v>1885.4166667</v>
+        <v>0</v>
       </c>
       <c r="AZ8" s="1">
-        <v>1989.5833333</v>
+        <v>0</v>
       </c>
       <c r="BA8" s="1">
-        <v>2093.75</v>
+        <v>0</v>
       </c>
       <c r="BB8" s="1">
-        <v>2197.9166667</v>
+        <v>0</v>
       </c>
       <c r="BC8" s="1">
-        <v>2302.0833333</v>
+        <v>0</v>
       </c>
       <c r="BD8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
       <c r="BE8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
       <c r="BF8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
       <c r="BG8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
       <c r="BH8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
       <c r="BI8" s="1">
-        <v>2354.1666667</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>0</v>
       </c>
       <c r="D9" s="1">
         <v>0</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
@@ -5270,183 +5270,183 @@
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9" s="1">
         <v>0</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>0</v>
       </c>
       <c r="N9" s="1">
         <v>0</v>
       </c>
       <c r="O9" s="1">
         <v>0</v>
       </c>
       <c r="P9" s="1">
         <v>0</v>
       </c>
       <c r="Q9" s="1">
-        <v>645.83333333</v>
+        <v>0</v>
       </c>
       <c r="R9" s="1">
-        <v>687.5</v>
+        <v>0</v>
       </c>
       <c r="S9" s="1">
-        <v>729.16666667</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1">
-        <v>802.08333333</v>
+        <v>0</v>
       </c>
       <c r="U9" s="1">
-        <v>906.25</v>
+        <v>0</v>
       </c>
       <c r="V9" s="1">
-        <v>1010.4166667</v>
+        <v>0</v>
       </c>
       <c r="W9" s="1">
-        <v>1114.5833333</v>
+        <v>0</v>
       </c>
       <c r="X9" s="1">
-        <v>1218.75</v>
+        <v>0</v>
       </c>
       <c r="Y9" s="1">
-        <v>1322.9166667</v>
+        <v>0</v>
       </c>
       <c r="Z9" s="1">
-        <v>1427.0833333</v>
+        <v>0</v>
       </c>
       <c r="AA9" s="1">
-        <v>1531.25</v>
+        <v>0</v>
       </c>
       <c r="AB9" s="1">
-        <v>1635.4166667</v>
+        <v>0</v>
       </c>
       <c r="AC9" s="1">
-        <v>1739.5833333</v>
+        <v>0</v>
       </c>
       <c r="AD9" s="1">
-        <v>1843.75</v>
+        <v>0</v>
       </c>
       <c r="AE9" s="1">
-        <v>1947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AF9" s="1">
-        <v>2072.9166667</v>
+        <v>0</v>
       </c>
       <c r="AG9" s="1">
-        <v>2218.75</v>
+        <v>0</v>
       </c>
       <c r="AH9" s="1">
-        <v>2364.5833333</v>
+        <v>0</v>
       </c>
       <c r="AI9" s="1">
-        <v>2510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AJ9" s="1">
-        <v>2656.25</v>
+        <v>0</v>
       </c>
       <c r="AK9" s="1">
-        <v>2802.0833333</v>
+        <v>0</v>
       </c>
       <c r="AL9" s="1">
-        <v>2947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AM9" s="1">
-        <v>3093.75</v>
+        <v>0</v>
       </c>
       <c r="AN9" s="1">
-        <v>3239.5833333</v>
+        <v>0</v>
       </c>
       <c r="AO9" s="1">
-        <v>3385.4166667</v>
+        <v>0</v>
       </c>
       <c r="AP9" s="1">
-        <v>3531.25</v>
+        <v>0</v>
       </c>
       <c r="AQ9" s="1">
-        <v>3677.0833333</v>
+        <v>0</v>
       </c>
       <c r="AR9" s="1">
-        <v>3906.25</v>
+        <v>0</v>
       </c>
       <c r="AS9" s="1">
-        <v>4218.75</v>
+        <v>0</v>
       </c>
       <c r="AT9" s="1">
-        <v>4531.25</v>
+        <v>0</v>
       </c>
       <c r="AU9" s="1">
-        <v>4843.75</v>
+        <v>0</v>
       </c>
       <c r="AV9" s="1">
-        <v>5156.25</v>
+        <v>0</v>
       </c>
       <c r="AW9" s="1">
-        <v>5468.75</v>
+        <v>0</v>
       </c>
       <c r="AX9" s="1">
-        <v>5781.25</v>
+        <v>0</v>
       </c>
       <c r="AY9" s="1">
-        <v>6093.75</v>
+        <v>0</v>
       </c>
       <c r="AZ9" s="1">
-        <v>6406.25</v>
+        <v>0</v>
       </c>
       <c r="BA9" s="1">
-        <v>6718.75</v>
+        <v>0</v>
       </c>
       <c r="BB9" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="BC9" s="1">
-        <v>7343.75</v>
+        <v>0</v>
       </c>
       <c r="BD9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="BE9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="BF9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="BG9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="BH9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="BI9" s="1">
-        <v>7500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
         <v>0</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
@@ -5455,183 +5455,183 @@
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10" s="1">
         <v>0</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
         <v>0</v>
       </c>
       <c r="N10" s="1">
         <v>0</v>
       </c>
       <c r="O10" s="1">
         <v>0</v>
       </c>
       <c r="P10" s="1">
         <v>0</v>
       </c>
       <c r="Q10" s="1">
-        <v>70.3125</v>
+        <v>0</v>
       </c>
       <c r="R10" s="1">
-        <v>75.520833333</v>
+        <v>0</v>
       </c>
       <c r="S10" s="1">
-        <v>80.729166667</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1">
-        <v>90.277777778</v>
+        <v>0</v>
       </c>
       <c r="U10" s="1">
-        <v>104.16666667</v>
+        <v>0</v>
       </c>
       <c r="V10" s="1">
-        <v>118.05555556</v>
+        <v>0</v>
       </c>
       <c r="W10" s="1">
-        <v>131.94444444</v>
+        <v>0</v>
       </c>
       <c r="X10" s="1">
-        <v>145.83333333</v>
+        <v>0</v>
       </c>
       <c r="Y10" s="1">
-        <v>159.72222222</v>
+        <v>0</v>
       </c>
       <c r="Z10" s="1">
-        <v>173.61111111</v>
+        <v>0</v>
       </c>
       <c r="AA10" s="1">
-        <v>187.5</v>
+        <v>0</v>
       </c>
       <c r="AB10" s="1">
-        <v>201.38888889</v>
+        <v>0</v>
       </c>
       <c r="AC10" s="1">
-        <v>215.27777778</v>
+        <v>0</v>
       </c>
       <c r="AD10" s="1">
-        <v>229.16666667</v>
+        <v>0</v>
       </c>
       <c r="AE10" s="1">
-        <v>243.05555556</v>
+        <v>0</v>
       </c>
       <c r="AF10" s="1">
-        <v>263.02083333</v>
+        <v>0</v>
       </c>
       <c r="AG10" s="1">
-        <v>289.0625</v>
+        <v>0</v>
       </c>
       <c r="AH10" s="1">
-        <v>315.10416667</v>
+        <v>0</v>
       </c>
       <c r="AI10" s="1">
-        <v>341.14583333</v>
+        <v>0</v>
       </c>
       <c r="AJ10" s="1">
-        <v>367.1875</v>
+        <v>0</v>
       </c>
       <c r="AK10" s="1">
-        <v>393.22916667</v>
+        <v>0</v>
       </c>
       <c r="AL10" s="1">
-        <v>419.27083333</v>
+        <v>0</v>
       </c>
       <c r="AM10" s="1">
-        <v>445.3125</v>
+        <v>0</v>
       </c>
       <c r="AN10" s="1">
-        <v>471.35416667</v>
+        <v>0</v>
       </c>
       <c r="AO10" s="1">
-        <v>497.39583333</v>
+        <v>0</v>
       </c>
       <c r="AP10" s="1">
-        <v>523.4375</v>
+        <v>0</v>
       </c>
       <c r="AQ10" s="1">
-        <v>549.47916667</v>
+        <v>0</v>
       </c>
       <c r="AR10" s="1">
-        <v>588.54166667</v>
+        <v>0</v>
       </c>
       <c r="AS10" s="1">
-        <v>640.625</v>
+        <v>0</v>
       </c>
       <c r="AT10" s="1">
-        <v>692.70833333</v>
+        <v>0</v>
       </c>
       <c r="AU10" s="1">
-        <v>744.79166667</v>
+        <v>0</v>
       </c>
       <c r="AV10" s="1">
-        <v>796.875</v>
+        <v>0</v>
       </c>
       <c r="AW10" s="1">
-        <v>848.95833333</v>
+        <v>0</v>
       </c>
       <c r="AX10" s="1">
-        <v>901.04166667</v>
+        <v>0</v>
       </c>
       <c r="AY10" s="1">
-        <v>953.125</v>
+        <v>0</v>
       </c>
       <c r="AZ10" s="1">
-        <v>1005.2083333</v>
+        <v>0</v>
       </c>
       <c r="BA10" s="1">
-        <v>1057.2916667</v>
+        <v>0</v>
       </c>
       <c r="BB10" s="1">
-        <v>1109.375</v>
+        <v>0</v>
       </c>
       <c r="BC10" s="1">
-        <v>1161.4583333</v>
+        <v>0</v>
       </c>
       <c r="BD10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
       <c r="BE10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
       <c r="BF10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
       <c r="BG10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
       <c r="BH10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
       <c r="BI10" s="1">
-        <v>1187.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
@@ -5640,183 +5640,183 @@
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="1">
         <v>0</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
         <v>0</v>
       </c>
       <c r="N11" s="1">
         <v>0</v>
       </c>
       <c r="O11" s="1">
         <v>0</v>
       </c>
       <c r="P11" s="1">
         <v>0</v>
       </c>
       <c r="Q11" s="1">
-        <v>3899.3055556</v>
+        <v>0</v>
       </c>
       <c r="R11" s="1">
-        <v>4156.25</v>
+        <v>0</v>
       </c>
       <c r="S11" s="1">
-        <v>4413.1944444</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1">
-        <v>4856.7708333</v>
+        <v>0</v>
       </c>
       <c r="U11" s="1">
-        <v>5486.9791667</v>
+        <v>0</v>
       </c>
       <c r="V11" s="1">
-        <v>6117.1875</v>
+        <v>0</v>
       </c>
       <c r="W11" s="1">
-        <v>6747.3958333</v>
+        <v>0</v>
       </c>
       <c r="X11" s="1">
-        <v>7377.6041667</v>
+        <v>0</v>
       </c>
       <c r="Y11" s="1">
-        <v>8007.8125</v>
+        <v>0</v>
       </c>
       <c r="Z11" s="1">
-        <v>8638.0208333</v>
+        <v>0</v>
       </c>
       <c r="AA11" s="1">
-        <v>9268.2291667</v>
+        <v>0</v>
       </c>
       <c r="AB11" s="1">
-        <v>9898.4375</v>
+        <v>0</v>
       </c>
       <c r="AC11" s="1">
-        <v>10528.645833</v>
+        <v>0</v>
       </c>
       <c r="AD11" s="1">
-        <v>11158.854167</v>
+        <v>0</v>
       </c>
       <c r="AE11" s="1">
-        <v>11789.0625</v>
+        <v>0</v>
       </c>
       <c r="AF11" s="1">
-        <v>12624.131944</v>
+        <v>0</v>
       </c>
       <c r="AG11" s="1">
-        <v>13664.0625</v>
+        <v>0</v>
       </c>
       <c r="AH11" s="1">
-        <v>14703.993056</v>
+        <v>0</v>
       </c>
       <c r="AI11" s="1">
-        <v>15743.923611</v>
+        <v>0</v>
       </c>
       <c r="AJ11" s="1">
-        <v>16783.854167</v>
+        <v>0</v>
       </c>
       <c r="AK11" s="1">
-        <v>17823.784722</v>
+        <v>0</v>
       </c>
       <c r="AL11" s="1">
-        <v>18863.715278</v>
+        <v>0</v>
       </c>
       <c r="AM11" s="1">
-        <v>19903.645833</v>
+        <v>0</v>
       </c>
       <c r="AN11" s="1">
-        <v>20943.576389</v>
+        <v>0</v>
       </c>
       <c r="AO11" s="1">
-        <v>21983.506944</v>
+        <v>0</v>
       </c>
       <c r="AP11" s="1">
-        <v>23023.4375</v>
+        <v>0</v>
       </c>
       <c r="AQ11" s="1">
-        <v>24063.368056</v>
+        <v>0</v>
       </c>
       <c r="AR11" s="1">
-        <v>25572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS11" s="1">
-        <v>27552.083333</v>
+        <v>0</v>
       </c>
       <c r="AT11" s="1">
-        <v>29531.25</v>
+        <v>0</v>
       </c>
       <c r="AU11" s="1">
-        <v>31510.416667</v>
+        <v>0</v>
       </c>
       <c r="AV11" s="1">
-        <v>33489.583333</v>
+        <v>0</v>
       </c>
       <c r="AW11" s="1">
-        <v>35468.75</v>
+        <v>0</v>
       </c>
       <c r="AX11" s="1">
-        <v>37447.916667</v>
+        <v>0</v>
       </c>
       <c r="AY11" s="1">
-        <v>39427.083333</v>
+        <v>0</v>
       </c>
       <c r="AZ11" s="1">
-        <v>41406.25</v>
+        <v>0</v>
       </c>
       <c r="BA11" s="1">
-        <v>43385.416667</v>
+        <v>0</v>
       </c>
       <c r="BB11" s="1">
-        <v>45364.583333</v>
+        <v>0</v>
       </c>
       <c r="BC11" s="1">
-        <v>47343.75</v>
+        <v>0</v>
       </c>
       <c r="BD11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BE11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BF11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BG11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BH11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BI11" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="1">
         <v>0</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="1">
         <v>0</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
@@ -5825,183 +5825,183 @@
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="1">
         <v>0</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
         <v>0</v>
       </c>
       <c r="N13" s="1">
         <v>0</v>
       </c>
       <c r="O13" s="1">
         <v>0</v>
       </c>
       <c r="P13" s="1">
         <v>0</v>
       </c>
       <c r="Q13" s="1">
-        <v>3899.3055556</v>
+        <v>0</v>
       </c>
       <c r="R13" s="1">
-        <v>4156.25</v>
+        <v>0</v>
       </c>
       <c r="S13" s="1">
-        <v>4413.1944444</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1">
-        <v>4856.7708333</v>
+        <v>0</v>
       </c>
       <c r="U13" s="1">
-        <v>5486.9791667</v>
+        <v>0</v>
       </c>
       <c r="V13" s="1">
-        <v>6117.1875</v>
+        <v>0</v>
       </c>
       <c r="W13" s="1">
-        <v>6747.3958333</v>
+        <v>0</v>
       </c>
       <c r="X13" s="1">
-        <v>7377.6041667</v>
+        <v>0</v>
       </c>
       <c r="Y13" s="1">
-        <v>8007.8125</v>
+        <v>0</v>
       </c>
       <c r="Z13" s="1">
-        <v>8638.0208333</v>
+        <v>0</v>
       </c>
       <c r="AA13" s="1">
-        <v>9268.2291667</v>
+        <v>0</v>
       </c>
       <c r="AB13" s="1">
-        <v>9898.4375</v>
+        <v>0</v>
       </c>
       <c r="AC13" s="1">
-        <v>10528.645833</v>
+        <v>0</v>
       </c>
       <c r="AD13" s="1">
-        <v>11158.854167</v>
+        <v>0</v>
       </c>
       <c r="AE13" s="1">
-        <v>11789.0625</v>
+        <v>0</v>
       </c>
       <c r="AF13" s="1">
-        <v>12624.131944</v>
+        <v>0</v>
       </c>
       <c r="AG13" s="1">
-        <v>13664.0625</v>
+        <v>0</v>
       </c>
       <c r="AH13" s="1">
-        <v>14703.993056</v>
+        <v>0</v>
       </c>
       <c r="AI13" s="1">
-        <v>15743.923611</v>
+        <v>0</v>
       </c>
       <c r="AJ13" s="1">
-        <v>16783.854167</v>
+        <v>0</v>
       </c>
       <c r="AK13" s="1">
-        <v>17823.784722</v>
+        <v>0</v>
       </c>
       <c r="AL13" s="1">
-        <v>18863.715278</v>
+        <v>0</v>
       </c>
       <c r="AM13" s="1">
-        <v>19903.645833</v>
+        <v>0</v>
       </c>
       <c r="AN13" s="1">
-        <v>20943.576389</v>
+        <v>0</v>
       </c>
       <c r="AO13" s="1">
-        <v>21983.506944</v>
+        <v>0</v>
       </c>
       <c r="AP13" s="1">
-        <v>23023.4375</v>
+        <v>0</v>
       </c>
       <c r="AQ13" s="1">
-        <v>24063.368056</v>
+        <v>0</v>
       </c>
       <c r="AR13" s="1">
-        <v>25572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS13" s="1">
-        <v>27552.083333</v>
+        <v>0</v>
       </c>
       <c r="AT13" s="1">
-        <v>29531.25</v>
+        <v>0</v>
       </c>
       <c r="AU13" s="1">
-        <v>31510.416667</v>
+        <v>0</v>
       </c>
       <c r="AV13" s="1">
-        <v>33489.583333</v>
+        <v>0</v>
       </c>
       <c r="AW13" s="1">
-        <v>35468.75</v>
+        <v>0</v>
       </c>
       <c r="AX13" s="1">
-        <v>37447.916667</v>
+        <v>0</v>
       </c>
       <c r="AY13" s="1">
-        <v>39427.083333</v>
+        <v>0</v>
       </c>
       <c r="AZ13" s="1">
-        <v>41406.25</v>
+        <v>0</v>
       </c>
       <c r="BA13" s="1">
-        <v>43385.416667</v>
+        <v>0</v>
       </c>
       <c r="BB13" s="1">
-        <v>45364.583333</v>
+        <v>0</v>
       </c>
       <c r="BC13" s="1">
-        <v>47343.75</v>
+        <v>0</v>
       </c>
       <c r="BD13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BE13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BF13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BG13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BH13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BI13" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="61" width="12" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -6275,93 +6275,93 @@
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5" s="1">
         <v>0</v>
       </c>
       <c r="L5" s="1">
         <v>0</v>
       </c>
       <c r="M5" s="1">
         <v>0</v>
       </c>
       <c r="N5" s="1">
         <v>0</v>
       </c>
       <c r="O5" s="1">
         <v>0</v>
       </c>
       <c r="P5" s="1">
         <v>0</v>
       </c>
       <c r="Q5" s="1">
-        <v>710.41666667</v>
+        <v>492.70833333</v>
       </c>
       <c r="R5" s="1">
-        <v>756.25</v>
+        <v>515.625</v>
       </c>
       <c r="S5" s="1">
-        <v>802.08333333</v>
+        <v>538.54166667</v>
       </c>
       <c r="T5" s="1">
-        <v>870.83333333</v>
+        <v>607.29166667</v>
       </c>
       <c r="U5" s="1">
-        <v>962.5</v>
+        <v>721.875</v>
       </c>
       <c r="V5" s="1">
-        <v>1054.1666667</v>
+        <v>836.45833333</v>
       </c>
       <c r="W5" s="1">
-        <v>1145.8333333</v>
+        <v>951.04166667</v>
       </c>
       <c r="X5" s="1">
-        <v>1237.5</v>
+        <v>1065.625</v>
       </c>
       <c r="Y5" s="1">
-        <v>1329.1666667</v>
+        <v>1180.2083333</v>
       </c>
       <c r="Z5" s="1">
-        <v>1420.8333333</v>
+        <v>1294.7916667</v>
       </c>
       <c r="AA5" s="1">
-        <v>1512.5</v>
+        <v>1409.375</v>
       </c>
       <c r="AB5" s="1">
-        <v>1604.1666667</v>
+        <v>1523.9583333</v>
       </c>
       <c r="AC5" s="1">
-        <v>1695.8333333</v>
+        <v>1638.5416667</v>
       </c>
       <c r="AD5" s="1">
-        <v>1787.5</v>
+        <v>1753.125</v>
       </c>
       <c r="AE5" s="1">
-        <v>1879.1666667</v>
+        <v>1867.7083333</v>
       </c>
       <c r="AF5" s="1">
         <v>2073.9583333</v>
       </c>
       <c r="AG5" s="1">
         <v>2371.875</v>
       </c>
       <c r="AH5" s="1">
         <v>2669.7916667</v>
       </c>
       <c r="AI5" s="1">
         <v>2967.7083333</v>
       </c>
       <c r="AJ5" s="1">
         <v>3265.625</v>
       </c>
       <c r="AK5" s="1">
         <v>3563.5416667</v>
       </c>
       <c r="AL5" s="1">
         <v>3861.4583333</v>
       </c>
       <c r="AM5" s="1">
         <v>4159.375</v>
       </c>
@@ -6460,183 +6460,183 @@
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6" s="1">
         <v>0</v>
       </c>
       <c r="L6" s="1">
         <v>0</v>
       </c>
       <c r="M6" s="1">
         <v>0</v>
       </c>
       <c r="N6" s="1">
         <v>0</v>
       </c>
       <c r="O6" s="1">
         <v>0</v>
       </c>
       <c r="P6" s="1">
         <v>0</v>
       </c>
       <c r="Q6" s="1">
-        <v>895.83333333</v>
+        <v>716.66666667</v>
       </c>
       <c r="R6" s="1">
-        <v>937.5</v>
+        <v>750</v>
       </c>
       <c r="S6" s="1">
-        <v>979.16666667</v>
+        <v>783.33333333</v>
       </c>
       <c r="T6" s="1">
-        <v>1062.5</v>
+        <v>850</v>
       </c>
       <c r="U6" s="1">
-        <v>1187.5</v>
+        <v>950</v>
       </c>
       <c r="V6" s="1">
-        <v>1312.5</v>
+        <v>1050</v>
       </c>
       <c r="W6" s="1">
-        <v>1437.5</v>
+        <v>1150</v>
       </c>
       <c r="X6" s="1">
-        <v>1562.5</v>
+        <v>1250</v>
       </c>
       <c r="Y6" s="1">
-        <v>1687.5</v>
+        <v>1350</v>
       </c>
       <c r="Z6" s="1">
-        <v>1812.5</v>
+        <v>1450</v>
       </c>
       <c r="AA6" s="1">
-        <v>1937.5</v>
+        <v>1550</v>
       </c>
       <c r="AB6" s="1">
-        <v>2062.5</v>
+        <v>1650</v>
       </c>
       <c r="AC6" s="1">
-        <v>2187.5</v>
+        <v>1750</v>
       </c>
       <c r="AD6" s="1">
-        <v>2312.5</v>
+        <v>1850</v>
       </c>
       <c r="AE6" s="1">
-        <v>2437.5</v>
+        <v>1950</v>
       </c>
       <c r="AF6" s="1">
-        <v>2562.5</v>
+        <v>2050</v>
       </c>
       <c r="AG6" s="1">
-        <v>2687.5</v>
+        <v>2150</v>
       </c>
       <c r="AH6" s="1">
-        <v>2812.5</v>
+        <v>2250</v>
       </c>
       <c r="AI6" s="1">
-        <v>2937.5</v>
+        <v>2350</v>
       </c>
       <c r="AJ6" s="1">
-        <v>3062.5</v>
+        <v>2450</v>
       </c>
       <c r="AK6" s="1">
-        <v>3187.5</v>
+        <v>2550</v>
       </c>
       <c r="AL6" s="1">
-        <v>3312.5</v>
+        <v>2650</v>
       </c>
       <c r="AM6" s="1">
-        <v>3437.5</v>
+        <v>2750</v>
       </c>
       <c r="AN6" s="1">
-        <v>3562.5</v>
+        <v>2850</v>
       </c>
       <c r="AO6" s="1">
-        <v>3687.5</v>
+        <v>2950</v>
       </c>
       <c r="AP6" s="1">
-        <v>3812.5</v>
+        <v>3050</v>
       </c>
       <c r="AQ6" s="1">
-        <v>3937.5</v>
+        <v>3150</v>
       </c>
       <c r="AR6" s="1">
-        <v>4083.3333333</v>
+        <v>3266.6666667</v>
       </c>
       <c r="AS6" s="1">
-        <v>4250</v>
+        <v>3400</v>
       </c>
       <c r="AT6" s="1">
-        <v>4416.6666667</v>
+        <v>3533.3333333</v>
       </c>
       <c r="AU6" s="1">
-        <v>4583.3333333</v>
+        <v>3666.6666667</v>
       </c>
       <c r="AV6" s="1">
-        <v>4750</v>
+        <v>3800</v>
       </c>
       <c r="AW6" s="1">
-        <v>4916.6666667</v>
+        <v>3933.3333333</v>
       </c>
       <c r="AX6" s="1">
-        <v>5083.3333333</v>
+        <v>4066.6666667</v>
       </c>
       <c r="AY6" s="1">
-        <v>5250</v>
+        <v>4200</v>
       </c>
       <c r="AZ6" s="1">
-        <v>5416.6666667</v>
+        <v>4333.3333333</v>
       </c>
       <c r="BA6" s="1">
-        <v>5583.3333333</v>
+        <v>4466.6666667</v>
       </c>
       <c r="BB6" s="1">
-        <v>5750</v>
+        <v>4600</v>
       </c>
       <c r="BC6" s="1">
-        <v>5916.6666667</v>
+        <v>4733.3333333</v>
       </c>
       <c r="BD6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
       <c r="BE6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
       <c r="BF6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
       <c r="BG6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
       <c r="BH6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
       <c r="BI6" s="1">
-        <v>6000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1">
         <v>0</v>
       </c>
       <c r="C7" s="1">
         <v>0</v>
       </c>
       <c r="D7" s="1">
         <v>0</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="1">
         <v>0</v>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
@@ -6645,183 +6645,183 @@
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7" s="1">
         <v>0</v>
       </c>
       <c r="L7" s="1">
         <v>0</v>
       </c>
       <c r="M7" s="1">
         <v>0</v>
       </c>
       <c r="N7" s="1">
         <v>0</v>
       </c>
       <c r="O7" s="1">
         <v>0</v>
       </c>
       <c r="P7" s="1">
         <v>0</v>
       </c>
       <c r="Q7" s="1">
-        <v>1606.25</v>
+        <v>1209.375</v>
       </c>
       <c r="R7" s="1">
-        <v>1693.75</v>
+        <v>1265.625</v>
       </c>
       <c r="S7" s="1">
-        <v>1781.25</v>
+        <v>1321.875</v>
       </c>
       <c r="T7" s="1">
-        <v>1933.3333333</v>
+        <v>1457.2916667</v>
       </c>
       <c r="U7" s="1">
-        <v>2150</v>
+        <v>1671.875</v>
       </c>
       <c r="V7" s="1">
-        <v>2366.6666667</v>
+        <v>1886.4583333</v>
       </c>
       <c r="W7" s="1">
-        <v>2583.3333333</v>
+        <v>2101.0416667</v>
       </c>
       <c r="X7" s="1">
-        <v>2800</v>
+        <v>2315.625</v>
       </c>
       <c r="Y7" s="1">
-        <v>3016.6666667</v>
+        <v>2530.2083333</v>
       </c>
       <c r="Z7" s="1">
-        <v>3233.3333333</v>
+        <v>2744.7916667</v>
       </c>
       <c r="AA7" s="1">
-        <v>3450</v>
+        <v>2959.375</v>
       </c>
       <c r="AB7" s="1">
-        <v>3666.6666667</v>
+        <v>3173.9583333</v>
       </c>
       <c r="AC7" s="1">
-        <v>3883.3333333</v>
+        <v>3388.5416667</v>
       </c>
       <c r="AD7" s="1">
-        <v>4100</v>
+        <v>3603.125</v>
       </c>
       <c r="AE7" s="1">
-        <v>4316.6666667</v>
+        <v>3817.7083333</v>
       </c>
       <c r="AF7" s="1">
-        <v>4636.4583333</v>
+        <v>4123.9583333</v>
       </c>
       <c r="AG7" s="1">
-        <v>5059.375</v>
+        <v>4521.875</v>
       </c>
       <c r="AH7" s="1">
-        <v>5482.2916667</v>
+        <v>4919.7916667</v>
       </c>
       <c r="AI7" s="1">
-        <v>5905.2083333</v>
+        <v>5317.7083333</v>
       </c>
       <c r="AJ7" s="1">
-        <v>6328.125</v>
+        <v>5715.625</v>
       </c>
       <c r="AK7" s="1">
-        <v>6751.0416667</v>
+        <v>6113.5416667</v>
       </c>
       <c r="AL7" s="1">
-        <v>7173.9583333</v>
+        <v>6511.4583333</v>
       </c>
       <c r="AM7" s="1">
-        <v>7596.875</v>
+        <v>6909.375</v>
       </c>
       <c r="AN7" s="1">
-        <v>8019.7916667</v>
+        <v>7307.2916667</v>
       </c>
       <c r="AO7" s="1">
-        <v>8442.7083333</v>
+        <v>7705.2083333</v>
       </c>
       <c r="AP7" s="1">
-        <v>8865.625</v>
+        <v>8103.125</v>
       </c>
       <c r="AQ7" s="1">
-        <v>9288.5416667</v>
+        <v>8501.0416667</v>
       </c>
       <c r="AR7" s="1">
-        <v>10041.666667</v>
+        <v>9225</v>
       </c>
       <c r="AS7" s="1">
-        <v>11125</v>
+        <v>10275</v>
       </c>
       <c r="AT7" s="1">
-        <v>12208.333333</v>
+        <v>11325</v>
       </c>
       <c r="AU7" s="1">
-        <v>13291.666667</v>
+        <v>12375</v>
       </c>
       <c r="AV7" s="1">
-        <v>14375</v>
+        <v>13425</v>
       </c>
       <c r="AW7" s="1">
-        <v>15458.333333</v>
+        <v>14475</v>
       </c>
       <c r="AX7" s="1">
-        <v>16541.666667</v>
+        <v>15525</v>
       </c>
       <c r="AY7" s="1">
+        <v>16575</v>
+      </c>
+      <c r="AZ7" s="1">
         <v>17625</v>
       </c>
-      <c r="AZ7" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="BA7" s="1">
-        <v>19791.666667</v>
+        <v>18675</v>
       </c>
       <c r="BB7" s="1">
-        <v>20875</v>
+        <v>19725</v>
       </c>
       <c r="BC7" s="1">
-        <v>21958.333333</v>
+        <v>20775</v>
       </c>
       <c r="BD7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BE7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BF7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BG7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BH7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BI7" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>0</v>
       </c>
       <c r="D9" s="1">
         <v>0</v>
       </c>
       <c r="E9" s="1">
         <v>0</v>
       </c>
       <c r="F9" s="1">
         <v>0</v>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
@@ -6830,183 +6830,183 @@
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9" s="1">
         <v>0</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>0</v>
       </c>
       <c r="N9" s="1">
         <v>0</v>
       </c>
       <c r="O9" s="1">
         <v>0</v>
       </c>
       <c r="P9" s="1">
         <v>0</v>
       </c>
       <c r="Q9" s="1">
-        <v>1606.25</v>
+        <v>1209.375</v>
       </c>
       <c r="R9" s="1">
-        <v>1693.75</v>
+        <v>1265.625</v>
       </c>
       <c r="S9" s="1">
-        <v>1781.25</v>
+        <v>1321.875</v>
       </c>
       <c r="T9" s="1">
-        <v>1933.3333333</v>
+        <v>1457.2916667</v>
       </c>
       <c r="U9" s="1">
-        <v>2150</v>
+        <v>1671.875</v>
       </c>
       <c r="V9" s="1">
-        <v>2366.6666667</v>
+        <v>1886.4583333</v>
       </c>
       <c r="W9" s="1">
-        <v>2583.3333333</v>
+        <v>2101.0416667</v>
       </c>
       <c r="X9" s="1">
-        <v>2800</v>
+        <v>2315.625</v>
       </c>
       <c r="Y9" s="1">
-        <v>3016.6666667</v>
+        <v>2530.2083333</v>
       </c>
       <c r="Z9" s="1">
-        <v>3233.3333333</v>
+        <v>2744.7916667</v>
       </c>
       <c r="AA9" s="1">
-        <v>3450</v>
+        <v>2959.375</v>
       </c>
       <c r="AB9" s="1">
-        <v>3666.6666667</v>
+        <v>3173.9583333</v>
       </c>
       <c r="AC9" s="1">
-        <v>3883.3333333</v>
+        <v>3388.5416667</v>
       </c>
       <c r="AD9" s="1">
-        <v>4100</v>
+        <v>3603.125</v>
       </c>
       <c r="AE9" s="1">
-        <v>4316.6666667</v>
+        <v>3817.7083333</v>
       </c>
       <c r="AF9" s="1">
-        <v>4636.4583333</v>
+        <v>4123.9583333</v>
       </c>
       <c r="AG9" s="1">
-        <v>5059.375</v>
+        <v>4521.875</v>
       </c>
       <c r="AH9" s="1">
-        <v>5482.2916667</v>
+        <v>4919.7916667</v>
       </c>
       <c r="AI9" s="1">
-        <v>5905.2083333</v>
+        <v>5317.7083333</v>
       </c>
       <c r="AJ9" s="1">
-        <v>6328.125</v>
+        <v>5715.625</v>
       </c>
       <c r="AK9" s="1">
-        <v>6751.0416667</v>
+        <v>6113.5416667</v>
       </c>
       <c r="AL9" s="1">
-        <v>7173.9583333</v>
+        <v>6511.4583333</v>
       </c>
       <c r="AM9" s="1">
-        <v>7596.875</v>
+        <v>6909.375</v>
       </c>
       <c r="AN9" s="1">
-        <v>8019.7916667</v>
+        <v>7307.2916667</v>
       </c>
       <c r="AO9" s="1">
-        <v>8442.7083333</v>
+        <v>7705.2083333</v>
       </c>
       <c r="AP9" s="1">
-        <v>8865.625</v>
+        <v>8103.125</v>
       </c>
       <c r="AQ9" s="1">
-        <v>9288.5416667</v>
+        <v>8501.0416667</v>
       </c>
       <c r="AR9" s="1">
-        <v>10041.666667</v>
+        <v>9225</v>
       </c>
       <c r="AS9" s="1">
-        <v>11125</v>
+        <v>10275</v>
       </c>
       <c r="AT9" s="1">
-        <v>12208.333333</v>
+        <v>11325</v>
       </c>
       <c r="AU9" s="1">
-        <v>13291.666667</v>
+        <v>12375</v>
       </c>
       <c r="AV9" s="1">
-        <v>14375</v>
+        <v>13425</v>
       </c>
       <c r="AW9" s="1">
-        <v>15458.333333</v>
+        <v>14475</v>
       </c>
       <c r="AX9" s="1">
-        <v>16541.666667</v>
+        <v>15525</v>
       </c>
       <c r="AY9" s="1">
+        <v>16575</v>
+      </c>
+      <c r="AZ9" s="1">
         <v>17625</v>
       </c>
-      <c r="AZ9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="BA9" s="1">
-        <v>19791.666667</v>
+        <v>18675</v>
       </c>
       <c r="BB9" s="1">
-        <v>20875</v>
+        <v>19725</v>
       </c>
       <c r="BC9" s="1">
-        <v>21958.333333</v>
+        <v>20775</v>
       </c>
       <c r="BD9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BE9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BF9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BG9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BH9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BI9" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="61" width="12" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -7095,183 +7095,183 @@
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3" s="1">
         <v>0</v>
       </c>
       <c r="L3" s="1">
         <v>0</v>
       </c>
       <c r="M3" s="1">
         <v>0</v>
       </c>
       <c r="N3" s="1">
         <v>0</v>
       </c>
       <c r="O3" s="1">
         <v>0</v>
       </c>
       <c r="P3" s="1">
         <v>0</v>
       </c>
       <c r="Q3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AP3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AQ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AS3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AU3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AV3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AX3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BA3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BB3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BD3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BF3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BG3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BH3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI3" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1">
         <v>0</v>
       </c>
       <c r="C5" s="1">
         <v>0</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>0</v>
       </c>
       <c r="F5" s="1">
         <v>0</v>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
@@ -7280,183 +7280,183 @@
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5" s="1">
         <v>0</v>
       </c>
       <c r="L5" s="1">
         <v>0</v>
       </c>
       <c r="M5" s="1">
         <v>0</v>
       </c>
       <c r="N5" s="1">
         <v>0</v>
       </c>
       <c r="O5" s="1">
         <v>0</v>
       </c>
       <c r="P5" s="1">
         <v>0</v>
       </c>
       <c r="Q5" s="1">
-        <v>1302.0833333</v>
+        <v>0</v>
       </c>
       <c r="R5" s="1">
-        <v>1406.25</v>
+        <v>0</v>
       </c>
       <c r="S5" s="1">
-        <v>1510.4166667</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1">
-        <v>1822.9166667</v>
+        <v>0</v>
       </c>
       <c r="U5" s="1">
-        <v>2343.75</v>
+        <v>0</v>
       </c>
       <c r="V5" s="1">
-        <v>2864.5833333</v>
+        <v>0</v>
       </c>
       <c r="W5" s="1">
-        <v>3385.4166667</v>
+        <v>0</v>
       </c>
       <c r="X5" s="1">
-        <v>3906.25</v>
+        <v>0</v>
       </c>
       <c r="Y5" s="1">
-        <v>4427.0833333</v>
+        <v>0</v>
       </c>
       <c r="Z5" s="1">
-        <v>4947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AA5" s="1">
-        <v>5468.75</v>
+        <v>0</v>
       </c>
       <c r="AB5" s="1">
-        <v>5989.5833333</v>
+        <v>0</v>
       </c>
       <c r="AC5" s="1">
-        <v>6510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AD5" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="AE5" s="1">
-        <v>7552.0833333</v>
+        <v>0</v>
       </c>
       <c r="AF5" s="1">
-        <v>9114.5833333</v>
+        <v>0</v>
       </c>
       <c r="AG5" s="1">
-        <v>11718.75</v>
+        <v>0</v>
       </c>
       <c r="AH5" s="1">
-        <v>14322.916667</v>
+        <v>0</v>
       </c>
       <c r="AI5" s="1">
-        <v>16927.083333</v>
+        <v>0</v>
       </c>
       <c r="AJ5" s="1">
-        <v>19531.25</v>
+        <v>0</v>
       </c>
       <c r="AK5" s="1">
-        <v>22135.416667</v>
+        <v>0</v>
       </c>
       <c r="AL5" s="1">
-        <v>24739.583333</v>
+        <v>0</v>
       </c>
       <c r="AM5" s="1">
-        <v>27343.75</v>
+        <v>0</v>
       </c>
       <c r="AN5" s="1">
-        <v>29947.916667</v>
+        <v>0</v>
       </c>
       <c r="AO5" s="1">
-        <v>32552.083333</v>
+        <v>0</v>
       </c>
       <c r="AP5" s="1">
-        <v>35156.25</v>
+        <v>0</v>
       </c>
       <c r="AQ5" s="1">
-        <v>37760.416667</v>
+        <v>0</v>
       </c>
       <c r="AR5" s="1">
-        <v>45572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS5" s="1">
-        <v>58593.75</v>
+        <v>0</v>
       </c>
       <c r="AT5" s="1">
-        <v>71614.583333</v>
+        <v>0</v>
       </c>
       <c r="AU5" s="1">
-        <v>84635.416667</v>
+        <v>0</v>
       </c>
       <c r="AV5" s="1">
-        <v>97656.25</v>
+        <v>0</v>
       </c>
       <c r="AW5" s="1">
-        <v>110677.08333</v>
+        <v>0</v>
       </c>
       <c r="AX5" s="1">
-        <v>123697.91667</v>
+        <v>0</v>
       </c>
       <c r="AY5" s="1">
-        <v>136718.75</v>
+        <v>0</v>
       </c>
       <c r="AZ5" s="1">
-        <v>149739.58333</v>
+        <v>0</v>
       </c>
       <c r="BA5" s="1">
-        <v>162760.41667</v>
+        <v>0</v>
       </c>
       <c r="BB5" s="1">
-        <v>175781.25</v>
+        <v>0</v>
       </c>
       <c r="BC5" s="1">
-        <v>188802.08333</v>
+        <v>0</v>
       </c>
       <c r="BD5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BE5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BF5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BG5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BH5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BI5" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="1">
         <v>0</v>
       </c>
       <c r="C6" s="1">
         <v>0</v>
       </c>
       <c r="D6" s="1">
         <v>0</v>
       </c>
       <c r="E6" s="1">
         <v>0</v>
       </c>
       <c r="F6" s="1">
         <v>0</v>
       </c>
       <c r="G6" s="1">
         <v>0</v>
       </c>
       <c r="H6" s="1">
@@ -7465,183 +7465,183 @@
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6" s="1">
         <v>0</v>
       </c>
       <c r="L6" s="1">
         <v>0</v>
       </c>
       <c r="M6" s="1">
         <v>0</v>
       </c>
       <c r="N6" s="1">
         <v>0</v>
       </c>
       <c r="O6" s="1">
         <v>0</v>
       </c>
       <c r="P6" s="1">
         <v>0</v>
       </c>
       <c r="Q6" s="1">
-        <v>1302.0833333</v>
+        <v>0</v>
       </c>
       <c r="R6" s="1">
-        <v>1406.25</v>
+        <v>0</v>
       </c>
       <c r="S6" s="1">
-        <v>1510.4166667</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1">
-        <v>1822.9166667</v>
+        <v>0</v>
       </c>
       <c r="U6" s="1">
-        <v>2343.75</v>
+        <v>0</v>
       </c>
       <c r="V6" s="1">
-        <v>2864.5833333</v>
+        <v>0</v>
       </c>
       <c r="W6" s="1">
-        <v>3385.4166667</v>
+        <v>0</v>
       </c>
       <c r="X6" s="1">
-        <v>3906.25</v>
+        <v>0</v>
       </c>
       <c r="Y6" s="1">
-        <v>4427.0833333</v>
+        <v>0</v>
       </c>
       <c r="Z6" s="1">
-        <v>4947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AA6" s="1">
-        <v>5468.75</v>
+        <v>0</v>
       </c>
       <c r="AB6" s="1">
-        <v>5989.5833333</v>
+        <v>0</v>
       </c>
       <c r="AC6" s="1">
-        <v>6510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AD6" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="AE6" s="1">
-        <v>7552.0833333</v>
+        <v>0</v>
       </c>
       <c r="AF6" s="1">
-        <v>9114.5833333</v>
+        <v>0</v>
       </c>
       <c r="AG6" s="1">
-        <v>11718.75</v>
+        <v>0</v>
       </c>
       <c r="AH6" s="1">
-        <v>14322.916667</v>
+        <v>0</v>
       </c>
       <c r="AI6" s="1">
-        <v>16927.083333</v>
+        <v>0</v>
       </c>
       <c r="AJ6" s="1">
-        <v>19531.25</v>
+        <v>0</v>
       </c>
       <c r="AK6" s="1">
-        <v>22135.416667</v>
+        <v>0</v>
       </c>
       <c r="AL6" s="1">
-        <v>24739.583333</v>
+        <v>0</v>
       </c>
       <c r="AM6" s="1">
-        <v>27343.75</v>
+        <v>0</v>
       </c>
       <c r="AN6" s="1">
-        <v>29947.916667</v>
+        <v>0</v>
       </c>
       <c r="AO6" s="1">
-        <v>32552.083333</v>
+        <v>0</v>
       </c>
       <c r="AP6" s="1">
-        <v>35156.25</v>
+        <v>0</v>
       </c>
       <c r="AQ6" s="1">
-        <v>37760.416667</v>
+        <v>0</v>
       </c>
       <c r="AR6" s="1">
-        <v>45572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS6" s="1">
-        <v>58593.75</v>
+        <v>0</v>
       </c>
       <c r="AT6" s="1">
-        <v>71614.583333</v>
+        <v>0</v>
       </c>
       <c r="AU6" s="1">
-        <v>84635.416667</v>
+        <v>0</v>
       </c>
       <c r="AV6" s="1">
-        <v>97656.25</v>
+        <v>0</v>
       </c>
       <c r="AW6" s="1">
-        <v>110677.08333</v>
+        <v>0</v>
       </c>
       <c r="AX6" s="1">
-        <v>123697.91667</v>
+        <v>0</v>
       </c>
       <c r="AY6" s="1">
-        <v>136718.75</v>
+        <v>0</v>
       </c>
       <c r="AZ6" s="1">
-        <v>149739.58333</v>
+        <v>0</v>
       </c>
       <c r="BA6" s="1">
-        <v>162760.41667</v>
+        <v>0</v>
       </c>
       <c r="BB6" s="1">
-        <v>175781.25</v>
+        <v>0</v>
       </c>
       <c r="BC6" s="1">
-        <v>188802.08333</v>
+        <v>0</v>
       </c>
       <c r="BD6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BE6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BF6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BG6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BH6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BI6" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>0</v>
       </c>
       <c r="D8" s="1">
         <v>0</v>
       </c>
       <c r="E8" s="1">
         <v>0</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="G8" s="1">
         <v>0</v>
       </c>
       <c r="H8" s="1">
@@ -7650,183 +7650,183 @@
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8" s="1">
         <v>0</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="M8" s="1">
         <v>0</v>
       </c>
       <c r="N8" s="1">
         <v>0</v>
       </c>
       <c r="O8" s="1">
         <v>0</v>
       </c>
       <c r="P8" s="1">
         <v>0</v>
       </c>
       <c r="Q8" s="1">
-        <v>1302.0833333</v>
+        <v>0</v>
       </c>
       <c r="R8" s="1">
-        <v>1406.25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="1">
-        <v>1510.4166667</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1">
-        <v>1822.9166667</v>
+        <v>0</v>
       </c>
       <c r="U8" s="1">
-        <v>2343.75</v>
+        <v>0</v>
       </c>
       <c r="V8" s="1">
-        <v>2864.5833333</v>
+        <v>0</v>
       </c>
       <c r="W8" s="1">
-        <v>3385.4166667</v>
+        <v>0</v>
       </c>
       <c r="X8" s="1">
-        <v>3906.25</v>
+        <v>0</v>
       </c>
       <c r="Y8" s="1">
-        <v>4427.0833333</v>
+        <v>0</v>
       </c>
       <c r="Z8" s="1">
-        <v>4947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AA8" s="1">
-        <v>5468.75</v>
+        <v>0</v>
       </c>
       <c r="AB8" s="1">
-        <v>5989.5833333</v>
+        <v>0</v>
       </c>
       <c r="AC8" s="1">
-        <v>6510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AD8" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="AE8" s="1">
-        <v>7552.0833333</v>
+        <v>0</v>
       </c>
       <c r="AF8" s="1">
-        <v>9114.5833333</v>
+        <v>0</v>
       </c>
       <c r="AG8" s="1">
-        <v>11718.75</v>
+        <v>0</v>
       </c>
       <c r="AH8" s="1">
-        <v>14322.916667</v>
+        <v>0</v>
       </c>
       <c r="AI8" s="1">
-        <v>16927.083333</v>
+        <v>0</v>
       </c>
       <c r="AJ8" s="1">
-        <v>19531.25</v>
+        <v>0</v>
       </c>
       <c r="AK8" s="1">
-        <v>22135.416667</v>
+        <v>0</v>
       </c>
       <c r="AL8" s="1">
-        <v>24739.583333</v>
+        <v>0</v>
       </c>
       <c r="AM8" s="1">
-        <v>27343.75</v>
+        <v>0</v>
       </c>
       <c r="AN8" s="1">
-        <v>29947.916667</v>
+        <v>0</v>
       </c>
       <c r="AO8" s="1">
-        <v>32552.083333</v>
+        <v>0</v>
       </c>
       <c r="AP8" s="1">
-        <v>35156.25</v>
+        <v>0</v>
       </c>
       <c r="AQ8" s="1">
-        <v>37760.416667</v>
+        <v>0</v>
       </c>
       <c r="AR8" s="1">
-        <v>45572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS8" s="1">
-        <v>58593.75</v>
+        <v>0</v>
       </c>
       <c r="AT8" s="1">
-        <v>71614.583333</v>
+        <v>0</v>
       </c>
       <c r="AU8" s="1">
-        <v>84635.416667</v>
+        <v>0</v>
       </c>
       <c r="AV8" s="1">
-        <v>97656.25</v>
+        <v>0</v>
       </c>
       <c r="AW8" s="1">
-        <v>110677.08333</v>
+        <v>0</v>
       </c>
       <c r="AX8" s="1">
-        <v>123697.91667</v>
+        <v>0</v>
       </c>
       <c r="AY8" s="1">
-        <v>136718.75</v>
+        <v>0</v>
       </c>
       <c r="AZ8" s="1">
-        <v>149739.58333</v>
+        <v>0</v>
       </c>
       <c r="BA8" s="1">
-        <v>162760.41667</v>
+        <v>0</v>
       </c>
       <c r="BB8" s="1">
-        <v>175781.25</v>
+        <v>0</v>
       </c>
       <c r="BC8" s="1">
-        <v>188802.08333</v>
+        <v>0</v>
       </c>
       <c r="BD8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BE8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BF8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BG8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BH8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BI8" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="61" width="12" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -8480,183 +8480,183 @@
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9" s="1">
         <v>0</v>
       </c>
       <c r="L9" s="1">
         <v>0</v>
       </c>
       <c r="M9" s="1">
         <v>0</v>
       </c>
       <c r="N9" s="1">
         <v>0</v>
       </c>
       <c r="O9" s="1">
         <v>0</v>
       </c>
       <c r="P9" s="1">
         <v>0</v>
       </c>
       <c r="Q9" s="1">
-        <v>3899.3055556</v>
+        <v>0</v>
       </c>
       <c r="R9" s="1">
-        <v>4156.25</v>
+        <v>0</v>
       </c>
       <c r="S9" s="1">
-        <v>4413.1944444</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1">
-        <v>4856.7708333</v>
+        <v>0</v>
       </c>
       <c r="U9" s="1">
-        <v>5486.9791667</v>
+        <v>0</v>
       </c>
       <c r="V9" s="1">
-        <v>6117.1875</v>
+        <v>0</v>
       </c>
       <c r="W9" s="1">
-        <v>6747.3958333</v>
+        <v>0</v>
       </c>
       <c r="X9" s="1">
-        <v>7377.6041667</v>
+        <v>0</v>
       </c>
       <c r="Y9" s="1">
-        <v>8007.8125</v>
+        <v>0</v>
       </c>
       <c r="Z9" s="1">
-        <v>8638.0208333</v>
+        <v>0</v>
       </c>
       <c r="AA9" s="1">
-        <v>9268.2291667</v>
+        <v>0</v>
       </c>
       <c r="AB9" s="1">
-        <v>9898.4375</v>
+        <v>0</v>
       </c>
       <c r="AC9" s="1">
-        <v>10528.645833</v>
+        <v>0</v>
       </c>
       <c r="AD9" s="1">
-        <v>11158.854167</v>
+        <v>0</v>
       </c>
       <c r="AE9" s="1">
-        <v>11789.0625</v>
+        <v>0</v>
       </c>
       <c r="AF9" s="1">
-        <v>12624.131944</v>
+        <v>0</v>
       </c>
       <c r="AG9" s="1">
-        <v>13664.0625</v>
+        <v>0</v>
       </c>
       <c r="AH9" s="1">
-        <v>14703.993056</v>
+        <v>0</v>
       </c>
       <c r="AI9" s="1">
-        <v>15743.923611</v>
+        <v>0</v>
       </c>
       <c r="AJ9" s="1">
-        <v>16783.854167</v>
+        <v>0</v>
       </c>
       <c r="AK9" s="1">
-        <v>17823.784722</v>
+        <v>0</v>
       </c>
       <c r="AL9" s="1">
-        <v>18863.715278</v>
+        <v>0</v>
       </c>
       <c r="AM9" s="1">
-        <v>19903.645833</v>
+        <v>0</v>
       </c>
       <c r="AN9" s="1">
-        <v>20943.576389</v>
+        <v>0</v>
       </c>
       <c r="AO9" s="1">
-        <v>21983.506944</v>
+        <v>0</v>
       </c>
       <c r="AP9" s="1">
-        <v>23023.4375</v>
+        <v>0</v>
       </c>
       <c r="AQ9" s="1">
-        <v>24063.368056</v>
+        <v>0</v>
       </c>
       <c r="AR9" s="1">
-        <v>25572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS9" s="1">
-        <v>27552.083333</v>
+        <v>0</v>
       </c>
       <c r="AT9" s="1">
-        <v>29531.25</v>
+        <v>0</v>
       </c>
       <c r="AU9" s="1">
-        <v>31510.416667</v>
+        <v>0</v>
       </c>
       <c r="AV9" s="1">
-        <v>33489.583333</v>
+        <v>0</v>
       </c>
       <c r="AW9" s="1">
-        <v>35468.75</v>
+        <v>0</v>
       </c>
       <c r="AX9" s="1">
-        <v>37447.916667</v>
+        <v>0</v>
       </c>
       <c r="AY9" s="1">
-        <v>39427.083333</v>
+        <v>0</v>
       </c>
       <c r="AZ9" s="1">
-        <v>41406.25</v>
+        <v>0</v>
       </c>
       <c r="BA9" s="1">
-        <v>43385.416667</v>
+        <v>0</v>
       </c>
       <c r="BB9" s="1">
-        <v>45364.583333</v>
+        <v>0</v>
       </c>
       <c r="BC9" s="1">
-        <v>47343.75</v>
+        <v>0</v>
       </c>
       <c r="BD9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BE9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BF9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BG9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BH9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
       <c r="BI9" s="1">
-        <v>48333.333333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>99</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
         <v>0</v>
       </c>
       <c r="E10" s="1">
         <v>0</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
@@ -8665,183 +8665,183 @@
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10" s="1">
         <v>0</v>
       </c>
       <c r="L10" s="1">
         <v>0</v>
       </c>
       <c r="M10" s="1">
         <v>0</v>
       </c>
       <c r="N10" s="1">
         <v>0</v>
       </c>
       <c r="O10" s="1">
         <v>0</v>
       </c>
       <c r="P10" s="1">
         <v>0</v>
       </c>
       <c r="Q10" s="1">
-        <v>1606.25</v>
+        <v>1209.375</v>
       </c>
       <c r="R10" s="1">
-        <v>1693.75</v>
+        <v>1265.625</v>
       </c>
       <c r="S10" s="1">
-        <v>1781.25</v>
+        <v>1321.875</v>
       </c>
       <c r="T10" s="1">
-        <v>1933.3333333</v>
+        <v>1457.2916667</v>
       </c>
       <c r="U10" s="1">
-        <v>2150</v>
+        <v>1671.875</v>
       </c>
       <c r="V10" s="1">
-        <v>2366.6666667</v>
+        <v>1886.4583333</v>
       </c>
       <c r="W10" s="1">
-        <v>2583.3333333</v>
+        <v>2101.0416667</v>
       </c>
       <c r="X10" s="1">
-        <v>2800</v>
+        <v>2315.625</v>
       </c>
       <c r="Y10" s="1">
-        <v>3016.6666667</v>
+        <v>2530.2083333</v>
       </c>
       <c r="Z10" s="1">
-        <v>3233.3333333</v>
+        <v>2744.7916667</v>
       </c>
       <c r="AA10" s="1">
-        <v>3450</v>
+        <v>2959.375</v>
       </c>
       <c r="AB10" s="1">
-        <v>3666.6666667</v>
+        <v>3173.9583333</v>
       </c>
       <c r="AC10" s="1">
-        <v>3883.3333333</v>
+        <v>3388.5416667</v>
       </c>
       <c r="AD10" s="1">
-        <v>4100</v>
+        <v>3603.125</v>
       </c>
       <c r="AE10" s="1">
-        <v>4316.6666667</v>
+        <v>3817.7083333</v>
       </c>
       <c r="AF10" s="1">
-        <v>4636.4583333</v>
+        <v>4123.9583333</v>
       </c>
       <c r="AG10" s="1">
-        <v>5059.375</v>
+        <v>4521.875</v>
       </c>
       <c r="AH10" s="1">
-        <v>5482.2916667</v>
+        <v>4919.7916667</v>
       </c>
       <c r="AI10" s="1">
-        <v>5905.2083333</v>
+        <v>5317.7083333</v>
       </c>
       <c r="AJ10" s="1">
-        <v>6328.125</v>
+        <v>5715.625</v>
       </c>
       <c r="AK10" s="1">
-        <v>6751.0416667</v>
+        <v>6113.5416667</v>
       </c>
       <c r="AL10" s="1">
-        <v>7173.9583333</v>
+        <v>6511.4583333</v>
       </c>
       <c r="AM10" s="1">
-        <v>7596.875</v>
+        <v>6909.375</v>
       </c>
       <c r="AN10" s="1">
-        <v>8019.7916667</v>
+        <v>7307.2916667</v>
       </c>
       <c r="AO10" s="1">
-        <v>8442.7083333</v>
+        <v>7705.2083333</v>
       </c>
       <c r="AP10" s="1">
-        <v>8865.625</v>
+        <v>8103.125</v>
       </c>
       <c r="AQ10" s="1">
-        <v>9288.5416667</v>
+        <v>8501.0416667</v>
       </c>
       <c r="AR10" s="1">
-        <v>10041.666667</v>
+        <v>9225</v>
       </c>
       <c r="AS10" s="1">
-        <v>11125</v>
+        <v>10275</v>
       </c>
       <c r="AT10" s="1">
-        <v>12208.333333</v>
+        <v>11325</v>
       </c>
       <c r="AU10" s="1">
-        <v>13291.666667</v>
+        <v>12375</v>
       </c>
       <c r="AV10" s="1">
-        <v>14375</v>
+        <v>13425</v>
       </c>
       <c r="AW10" s="1">
-        <v>15458.333333</v>
+        <v>14475</v>
       </c>
       <c r="AX10" s="1">
-        <v>16541.666667</v>
+        <v>15525</v>
       </c>
       <c r="AY10" s="1">
+        <v>16575</v>
+      </c>
+      <c r="AZ10" s="1">
         <v>17625</v>
       </c>
-      <c r="AZ10" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="BA10" s="1">
-        <v>19791.666667</v>
+        <v>18675</v>
       </c>
       <c r="BB10" s="1">
-        <v>20875</v>
+        <v>19725</v>
       </c>
       <c r="BC10" s="1">
-        <v>21958.333333</v>
+        <v>20775</v>
       </c>
       <c r="BD10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BE10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BF10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BG10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BH10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="BI10" s="1">
-        <v>22500</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
@@ -8850,183 +8850,183 @@
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="1">
         <v>0</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
         <v>0</v>
       </c>
       <c r="N11" s="1">
         <v>0</v>
       </c>
       <c r="O11" s="1">
         <v>0</v>
       </c>
       <c r="P11" s="1">
         <v>0</v>
       </c>
       <c r="Q11" s="1">
-        <v>1302.0833333</v>
+        <v>0</v>
       </c>
       <c r="R11" s="1">
-        <v>1406.25</v>
+        <v>0</v>
       </c>
       <c r="S11" s="1">
-        <v>1510.4166667</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1">
-        <v>1822.9166667</v>
+        <v>0</v>
       </c>
       <c r="U11" s="1">
-        <v>2343.75</v>
+        <v>0</v>
       </c>
       <c r="V11" s="1">
-        <v>2864.5833333</v>
+        <v>0</v>
       </c>
       <c r="W11" s="1">
-        <v>3385.4166667</v>
+        <v>0</v>
       </c>
       <c r="X11" s="1">
-        <v>3906.25</v>
+        <v>0</v>
       </c>
       <c r="Y11" s="1">
-        <v>4427.0833333</v>
+        <v>0</v>
       </c>
       <c r="Z11" s="1">
-        <v>4947.9166667</v>
+        <v>0</v>
       </c>
       <c r="AA11" s="1">
-        <v>5468.75</v>
+        <v>0</v>
       </c>
       <c r="AB11" s="1">
-        <v>5989.5833333</v>
+        <v>0</v>
       </c>
       <c r="AC11" s="1">
-        <v>6510.4166667</v>
+        <v>0</v>
       </c>
       <c r="AD11" s="1">
-        <v>7031.25</v>
+        <v>0</v>
       </c>
       <c r="AE11" s="1">
-        <v>7552.0833333</v>
+        <v>0</v>
       </c>
       <c r="AF11" s="1">
-        <v>9114.5833333</v>
+        <v>0</v>
       </c>
       <c r="AG11" s="1">
-        <v>11718.75</v>
+        <v>0</v>
       </c>
       <c r="AH11" s="1">
-        <v>14322.916667</v>
+        <v>0</v>
       </c>
       <c r="AI11" s="1">
-        <v>16927.083333</v>
+        <v>0</v>
       </c>
       <c r="AJ11" s="1">
-        <v>19531.25</v>
+        <v>0</v>
       </c>
       <c r="AK11" s="1">
-        <v>22135.416667</v>
+        <v>0</v>
       </c>
       <c r="AL11" s="1">
-        <v>24739.583333</v>
+        <v>0</v>
       </c>
       <c r="AM11" s="1">
-        <v>27343.75</v>
+        <v>0</v>
       </c>
       <c r="AN11" s="1">
-        <v>29947.916667</v>
+        <v>0</v>
       </c>
       <c r="AO11" s="1">
-        <v>32552.083333</v>
+        <v>0</v>
       </c>
       <c r="AP11" s="1">
-        <v>35156.25</v>
+        <v>0</v>
       </c>
       <c r="AQ11" s="1">
-        <v>37760.416667</v>
+        <v>0</v>
       </c>
       <c r="AR11" s="1">
-        <v>45572.916667</v>
+        <v>0</v>
       </c>
       <c r="AS11" s="1">
-        <v>58593.75</v>
+        <v>0</v>
       </c>
       <c r="AT11" s="1">
-        <v>71614.583333</v>
+        <v>0</v>
       </c>
       <c r="AU11" s="1">
-        <v>84635.416667</v>
+        <v>0</v>
       </c>
       <c r="AV11" s="1">
-        <v>97656.25</v>
+        <v>0</v>
       </c>
       <c r="AW11" s="1">
-        <v>110677.08333</v>
+        <v>0</v>
       </c>
       <c r="AX11" s="1">
-        <v>123697.91667</v>
+        <v>0</v>
       </c>
       <c r="AY11" s="1">
-        <v>136718.75</v>
+        <v>0</v>
       </c>
       <c r="AZ11" s="1">
-        <v>149739.58333</v>
+        <v>0</v>
       </c>
       <c r="BA11" s="1">
-        <v>162760.41667</v>
+        <v>0</v>
       </c>
       <c r="BB11" s="1">
-        <v>175781.25</v>
+        <v>0</v>
       </c>
       <c r="BC11" s="1">
-        <v>188802.08333</v>
+        <v>0</v>
       </c>
       <c r="BD11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BE11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BF11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BG11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BH11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
       <c r="BI11" s="1">
-        <v>195312.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="1">
         <v>0</v>
       </c>
       <c r="D12" s="1">
         <v>0</v>
       </c>
       <c r="E12" s="1">
         <v>0</v>
       </c>
       <c r="F12" s="1">
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
@@ -9035,183 +9035,183 @@
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="1">
         <v>0</v>
       </c>
       <c r="K12" s="1">
         <v>0</v>
       </c>
       <c r="L12" s="1">
         <v>0</v>
       </c>
       <c r="M12" s="1">
         <v>0</v>
       </c>
       <c r="N12" s="1">
         <v>0</v>
       </c>
       <c r="O12" s="1">
         <v>0</v>
       </c>
       <c r="P12" s="1">
         <v>0</v>
       </c>
       <c r="Q12" s="1">
-        <v>6807.6388889</v>
+        <v>1209.375</v>
       </c>
       <c r="R12" s="1">
-        <v>7256.25</v>
+        <v>1265.625</v>
       </c>
       <c r="S12" s="1">
-        <v>7704.8611111</v>
+        <v>1321.875</v>
       </c>
       <c r="T12" s="1">
-        <v>8613.0208333</v>
+        <v>1457.2916667</v>
       </c>
       <c r="U12" s="1">
-        <v>9980.7291667</v>
+        <v>1671.875</v>
       </c>
       <c r="V12" s="1">
-        <v>46422.048611</v>
+        <v>36960.069444</v>
       </c>
       <c r="W12" s="1">
-        <v>45610.48344</v>
+        <v>34995.379274</v>
       </c>
       <c r="X12" s="1">
-        <v>47181.610577</v>
+        <v>35413.38141</v>
       </c>
       <c r="Y12" s="1">
-        <v>48591.199252</v>
+        <v>35669.845085</v>
       </c>
       <c r="Z12" s="1">
-        <v>49839.249466</v>
+        <v>35764.770299</v>
       </c>
       <c r="AA12" s="1">
-        <v>50925.761218</v>
+        <v>35698.157051</v>
       </c>
       <c r="AB12" s="1">
-        <v>54516.119124</v>
+        <v>38135.389957</v>
       </c>
       <c r="AC12" s="1">
-        <v>58268.015491</v>
+        <v>40734.161325</v>
       </c>
       <c r="AD12" s="1">
-        <v>62181.450321</v>
+        <v>43494.471154</v>
       </c>
       <c r="AE12" s="1">
-        <v>66256.423611</v>
+        <v>46416.319444</v>
       </c>
       <c r="AF12" s="1">
-        <v>74553.058226</v>
+        <v>52301.842949</v>
       </c>
       <c r="AG12" s="1">
-        <v>82781.93109</v>
+        <v>56861.61859</v>
       </c>
       <c r="AH12" s="1">
-        <v>86186.284722</v>
+        <v>56596.875</v>
       </c>
       <c r="AI12" s="1">
-        <v>83482.465278</v>
+        <v>50223.958333</v>
       </c>
       <c r="AJ12" s="1">
-        <v>86180.088141</v>
+        <v>49252.483974</v>
       </c>
       <c r="AK12" s="1">
-        <v>88675.787927</v>
+        <v>48079.086538</v>
       </c>
       <c r="AL12" s="1">
-        <v>90969.564637</v>
+        <v>46703.766026</v>
       </c>
       <c r="AM12" s="1">
-        <v>93061.418269</v>
+        <v>45126.522436</v>
       </c>
       <c r="AN12" s="1">
-        <v>99898.464209</v>
+        <v>48294.471154</v>
       </c>
       <c r="AO12" s="1">
-        <v>106937.43323</v>
+        <v>51664.342949</v>
       </c>
       <c r="AP12" s="1">
-        <v>114178.32532</v>
+        <v>55236.137821</v>
       </c>
       <c r="AQ12" s="1">
-        <v>121621.14049</v>
+        <v>59009.855769</v>
       </c>
       <c r="AR12" s="1">
-        <v>142035.7906</v>
+        <v>70073.290598</v>
       </c>
       <c r="AS12" s="1">
-        <v>166467.94872</v>
+        <v>79472.115385</v>
       </c>
       <c r="AT12" s="1">
-        <v>181440.97222</v>
+        <v>79411.805556</v>
       </c>
       <c r="AU12" s="1">
-        <v>186671.20726</v>
+        <v>69608.707265</v>
       </c>
       <c r="AV12" s="1">
-        <v>200937.5</v>
+        <v>68841.666667</v>
       </c>
       <c r="AW12" s="1">
-        <v>215001.86966</v>
+        <v>67872.702991</v>
       </c>
       <c r="AX12" s="1">
-        <v>228864.31624</v>
+        <v>66701.816239</v>
       </c>
       <c r="AY12" s="1">
-        <v>242524.83974</v>
+        <v>65329.00641</v>
       </c>
       <c r="AZ12" s="1">
-        <v>263353.63248</v>
+        <v>71124.465812</v>
       </c>
       <c r="BA12" s="1">
-        <v>284384.34829</v>
+        <v>77121.848291</v>
       </c>
       <c r="BB12" s="1">
-        <v>305616.98718</v>
+        <v>83321.153846</v>
       </c>
       <c r="BC12" s="1">
-        <v>327051.54915</v>
+        <v>89722.382479</v>
       </c>
       <c r="BD12" s="1">
-        <v>345440.70513</v>
+        <v>100594.87179</v>
       </c>
       <c r="BE12" s="1">
-        <v>351017.62821</v>
+        <v>106171.79487</v>
       </c>
       <c r="BF12" s="1">
-        <v>346979.16667</v>
+        <v>102133.33333</v>
       </c>
       <c r="BG12" s="1">
-        <v>330825.32051</v>
+        <v>85979.487179</v>
       </c>
       <c r="BH12" s="1">
-        <v>326786.85897</v>
+        <v>81941.025641</v>
       </c>
       <c r="BI12" s="1">
-        <v>322748.39744</v>
+        <v>77902.564103</v>
       </c>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
@@ -9655,183 +9655,183 @@
       <c r="I18" s="1">
         <v>-4937.5</v>
       </c>
       <c r="J18" s="1">
         <v>-4562.5</v>
       </c>
       <c r="K18" s="1">
         <v>-4187.5</v>
       </c>
       <c r="L18" s="1">
         <v>-3812.5</v>
       </c>
       <c r="M18" s="1">
         <v>-3437.5</v>
       </c>
       <c r="N18" s="1">
         <v>-3062.5</v>
       </c>
       <c r="O18" s="1">
         <v>-2687.5</v>
       </c>
       <c r="P18" s="1">
         <v>-2312.5</v>
       </c>
       <c r="Q18" s="1">
-        <v>4870.1388889</v>
+        <v>-728.125</v>
       </c>
       <c r="R18" s="1">
-        <v>5693.75</v>
+        <v>-296.875</v>
       </c>
       <c r="S18" s="1">
-        <v>6517.3611111</v>
+        <v>134.375</v>
       </c>
       <c r="T18" s="1">
-        <v>7571.3541667</v>
+        <v>415.625</v>
       </c>
       <c r="U18" s="1">
-        <v>8855.7291667</v>
+        <v>546.875</v>
       </c>
       <c r="V18" s="1">
-        <v>45213.715278</v>
+        <v>35751.736111</v>
       </c>
       <c r="W18" s="1">
-        <v>44318.816774</v>
+        <v>33703.712607</v>
       </c>
       <c r="X18" s="1">
-        <v>45806.610577</v>
+        <v>34038.38141</v>
       </c>
       <c r="Y18" s="1">
-        <v>47132.865919</v>
+        <v>34211.511752</v>
       </c>
       <c r="Z18" s="1">
-        <v>48297.582799</v>
+        <v>34223.103632</v>
       </c>
       <c r="AA18" s="1">
-        <v>49300.761218</v>
+        <v>34073.157051</v>
       </c>
       <c r="AB18" s="1">
-        <v>52807.785791</v>
+        <v>36427.056624</v>
       </c>
       <c r="AC18" s="1">
-        <v>56476.348825</v>
+        <v>38942.494658</v>
       </c>
       <c r="AD18" s="1">
-        <v>60306.450321</v>
+        <v>41619.471154</v>
       </c>
       <c r="AE18" s="1">
-        <v>64298.090278</v>
+        <v>44457.986111</v>
       </c>
       <c r="AF18" s="1">
-        <v>72511.39156</v>
+        <v>50260.176282</v>
       </c>
       <c r="AG18" s="1">
-        <v>80656.93109</v>
+        <v>54736.61859</v>
       </c>
       <c r="AH18" s="1">
-        <v>83977.951389</v>
+        <v>54388.541667</v>
       </c>
       <c r="AI18" s="1">
-        <v>81190.798611</v>
+        <v>47932.291667</v>
       </c>
       <c r="AJ18" s="1">
-        <v>83805.088141</v>
+        <v>46877.483974</v>
       </c>
       <c r="AK18" s="1">
-        <v>86217.454594</v>
+        <v>45620.753205</v>
       </c>
       <c r="AL18" s="1">
-        <v>88427.89797</v>
+        <v>44162.099359</v>
       </c>
       <c r="AM18" s="1">
-        <v>90436.418269</v>
+        <v>42501.522436</v>
       </c>
       <c r="AN18" s="1">
-        <v>97190.130876</v>
+        <v>45586.137821</v>
       </c>
       <c r="AO18" s="1">
-        <v>104145.76656</v>
+        <v>48872.676282</v>
       </c>
       <c r="AP18" s="1">
-        <v>111303.32532</v>
+        <v>52361.137821</v>
       </c>
       <c r="AQ18" s="1">
-        <v>118662.80716</v>
+        <v>56051.522436</v>
       </c>
       <c r="AR18" s="1">
-        <v>138994.12393</v>
+        <v>67031.623932</v>
       </c>
       <c r="AS18" s="1">
-        <v>163342.94872</v>
+        <v>76347.115385</v>
       </c>
       <c r="AT18" s="1">
-        <v>178232.63889</v>
+        <v>76203.472222</v>
       </c>
       <c r="AU18" s="1">
-        <v>183379.5406</v>
+        <v>66317.040598</v>
       </c>
       <c r="AV18" s="1">
-        <v>197562.5</v>
+        <v>65466.666667</v>
       </c>
       <c r="AW18" s="1">
-        <v>211543.53632</v>
+        <v>64414.369658</v>
       </c>
       <c r="AX18" s="1">
-        <v>225322.64957</v>
+        <v>63160.149573</v>
       </c>
       <c r="AY18" s="1">
-        <v>238899.83974</v>
+        <v>61704.00641</v>
       </c>
       <c r="AZ18" s="1">
-        <v>259645.29915</v>
+        <v>67416.132479</v>
       </c>
       <c r="BA18" s="1">
-        <v>280592.68162</v>
+        <v>73330.181624</v>
       </c>
       <c r="BB18" s="1">
-        <v>301741.98718</v>
+        <v>79446.153846</v>
       </c>
       <c r="BC18" s="1">
-        <v>323093.21581</v>
+        <v>85764.049145</v>
       </c>
       <c r="BD18" s="1">
-        <v>341440.70513</v>
+        <v>96594.871795</v>
       </c>
       <c r="BE18" s="1">
-        <v>347017.62821</v>
+        <v>102171.79487</v>
       </c>
       <c r="BF18" s="1">
-        <v>342979.16667</v>
+        <v>98133.333333</v>
       </c>
       <c r="BG18" s="1">
-        <v>326825.32051</v>
+        <v>81979.487179</v>
       </c>
       <c r="BH18" s="1">
-        <v>322786.85897</v>
+        <v>77941.025641</v>
       </c>
       <c r="BI18" s="1">
-        <v>318748.39744</v>
+        <v>73902.564103</v>
       </c>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
@@ -11200,183 +11200,183 @@
       <c r="I29" s="1">
         <v>-20770.833333</v>
       </c>
       <c r="J29" s="1">
         <v>-20395.833333</v>
       </c>
       <c r="K29" s="1">
         <v>-20020.833333</v>
       </c>
       <c r="L29" s="1">
         <v>-19645.833333</v>
       </c>
       <c r="M29" s="1">
         <v>-19270.833333</v>
       </c>
       <c r="N29" s="1">
         <v>-18895.833333</v>
       </c>
       <c r="O29" s="1">
         <v>-18520.833333</v>
       </c>
       <c r="P29" s="1">
         <v>-18145.833333</v>
       </c>
       <c r="Q29" s="1">
-        <v>-10963.194444</v>
+        <v>-16561.458333</v>
       </c>
       <c r="R29" s="1">
-        <v>-10139.583333</v>
+        <v>-16130.208333</v>
       </c>
       <c r="S29" s="1">
-        <v>-9315.9722222</v>
+        <v>-15698.958333</v>
       </c>
       <c r="T29" s="1">
-        <v>-8511.9791667</v>
+        <v>-15667.708333</v>
       </c>
       <c r="U29" s="1">
-        <v>-7727.6041667</v>
+        <v>-16036.458333</v>
       </c>
       <c r="V29" s="1">
-        <v>28130.381944</v>
+        <v>18668.402778</v>
       </c>
       <c r="W29" s="1">
-        <v>26735.48344</v>
+        <v>16120.379274</v>
       </c>
       <c r="X29" s="1">
-        <v>27723.277244</v>
+        <v>15955.048077</v>
       </c>
       <c r="Y29" s="1">
-        <v>28549.532585</v>
+        <v>15628.178419</v>
       </c>
       <c r="Z29" s="1">
-        <v>29214.249466</v>
+        <v>15139.770299</v>
       </c>
       <c r="AA29" s="1">
-        <v>29717.427885</v>
+        <v>14489.823718</v>
       </c>
       <c r="AB29" s="1">
-        <v>32724.452457</v>
+        <v>16343.723291</v>
       </c>
       <c r="AC29" s="1">
-        <v>35893.015491</v>
+        <v>18359.161325</v>
       </c>
       <c r="AD29" s="1">
-        <v>39223.116987</v>
+        <v>20536.137821</v>
       </c>
       <c r="AE29" s="1">
-        <v>42714.756944</v>
+        <v>22874.652778</v>
       </c>
       <c r="AF29" s="1">
-        <v>50428.058226</v>
+        <v>28176.842949</v>
       </c>
       <c r="AG29" s="1">
-        <v>58073.597756</v>
+        <v>32153.285256</v>
       </c>
       <c r="AH29" s="1">
-        <v>60894.618056</v>
+        <v>31305.208333</v>
       </c>
       <c r="AI29" s="1">
-        <v>57607.465278</v>
+        <v>24348.958333</v>
       </c>
       <c r="AJ29" s="1">
-        <v>59721.754808</v>
+        <v>22794.150641</v>
       </c>
       <c r="AK29" s="1">
-        <v>61634.121261</v>
+        <v>21037.419872</v>
       </c>
       <c r="AL29" s="1">
-        <v>63344.564637</v>
+        <v>19078.766026</v>
       </c>
       <c r="AM29" s="1">
-        <v>64853.084936</v>
+        <v>16918.189103</v>
       </c>
       <c r="AN29" s="1">
-        <v>71106.797543</v>
+        <v>19502.804487</v>
       </c>
       <c r="AO29" s="1">
-        <v>77562.433226</v>
+        <v>22289.342949</v>
       </c>
       <c r="AP29" s="1">
-        <v>84219.991987</v>
+        <v>25277.804487</v>
       </c>
       <c r="AQ29" s="1">
-        <v>91079.473825</v>
+        <v>28468.189103</v>
       </c>
       <c r="AR29" s="1">
-        <v>111160.7906</v>
+        <v>39198.290598</v>
       </c>
       <c r="AS29" s="1">
-        <v>135509.61538</v>
+        <v>48513.782051</v>
       </c>
       <c r="AT29" s="1">
-        <v>150399.30556</v>
+        <v>48370.138889</v>
       </c>
       <c r="AU29" s="1">
-        <v>155546.20726</v>
+        <v>38483.707265</v>
       </c>
       <c r="AV29" s="1">
-        <v>169729.16667</v>
+        <v>37633.333333</v>
       </c>
       <c r="AW29" s="1">
-        <v>183710.20299</v>
+        <v>36581.036325</v>
       </c>
       <c r="AX29" s="1">
-        <v>197489.31624</v>
+        <v>35326.816239</v>
       </c>
       <c r="AY29" s="1">
-        <v>211066.50641</v>
+        <v>33870.673077</v>
       </c>
       <c r="AZ29" s="1">
-        <v>231811.96581</v>
+        <v>39582.799145</v>
       </c>
       <c r="BA29" s="1">
-        <v>252759.34829</v>
+        <v>45496.848291</v>
       </c>
       <c r="BB29" s="1">
-        <v>273908.65385</v>
+        <v>51612.820513</v>
       </c>
       <c r="BC29" s="1">
-        <v>295259.88248</v>
+        <v>57930.715812</v>
       </c>
       <c r="BD29" s="1">
-        <v>313607.37179</v>
+        <v>68761.538462</v>
       </c>
       <c r="BE29" s="1">
-        <v>319184.29487</v>
+        <v>74338.461538</v>
       </c>
       <c r="BF29" s="1">
-        <v>315145.83333</v>
+        <v>70300</v>
       </c>
       <c r="BG29" s="1">
-        <v>298991.98718</v>
+        <v>54146.153846</v>
       </c>
       <c r="BH29" s="1">
-        <v>294953.52564</v>
+        <v>50107.692308</v>
       </c>
       <c r="BI29" s="1">
-        <v>290915.0641</v>
+        <v>46069.230769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="6" width="12" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -11438,120 +11438,120 @@
       </c>
       <c r="B8" s="1">
         <v>0</v>
       </c>
       <c r="C8" s="1">
         <v>134205.34188</v>
       </c>
       <c r="D8" s="1">
         <v>503159.13462</v>
       </c>
       <c r="E8" s="1">
         <v>625177.88462</v>
       </c>
       <c r="F8" s="1">
         <v>771343.75</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>98</v>
       </c>
       <c r="B9" s="1">
         <v>0</v>
       </c>
       <c r="C9" s="1">
-        <v>51062.5</v>
+        <v>0</v>
       </c>
       <c r="D9" s="1">
-        <v>152625</v>
+        <v>0</v>
       </c>
       <c r="E9" s="1">
-        <v>311906.25</v>
+        <v>0</v>
       </c>
       <c r="F9" s="1">
-        <v>544375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>99</v>
       </c>
       <c r="B10" s="1">
         <v>0</v>
       </c>
       <c r="C10" s="1">
-        <v>19931.25</v>
+        <v>15759.375</v>
       </c>
       <c r="D10" s="1">
-        <v>56812.5</v>
+        <v>50400</v>
       </c>
       <c r="E10" s="1">
-        <v>125887.5</v>
+        <v>116137.5</v>
       </c>
       <c r="F10" s="1">
-        <v>250500</v>
+        <v>236700</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
-        <v>22968.75</v>
+        <v>0</v>
       </c>
       <c r="D11" s="1">
-        <v>131250</v>
+        <v>0</v>
       </c>
       <c r="E11" s="1">
-        <v>656250</v>
+        <v>0</v>
       </c>
       <c r="F11" s="1">
-        <v>2109375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="1">
-        <v>228167.84188</v>
+        <v>149964.71688</v>
       </c>
       <c r="D12" s="1">
-        <v>843846.63462</v>
+        <v>553559.13462</v>
       </c>
       <c r="E12" s="1">
-        <v>1719221.6346</v>
+        <v>741315.38462</v>
       </c>
       <c r="F12" s="1">
-        <v>3675593.75</v>
+        <v>1008043.75</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="1">
         <v>59250</v>
       </c>
       <c r="C15" s="1">
         <v>20250</v>
       </c>
       <c r="D15" s="1">
         <v>24000</v>
       </c>
@@ -11568,60 +11568,60 @@
       </c>
       <c r="B16" s="1">
         <v>59250</v>
       </c>
       <c r="C16" s="1">
         <v>20250</v>
       </c>
       <c r="D16" s="1">
         <v>24000</v>
       </c>
       <c r="E16" s="1">
         <v>36000</v>
       </c>
       <c r="F16" s="1">
         <v>46500</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="1">
         <v>-59250</v>
       </c>
       <c r="C18" s="1">
-        <v>207917.84188</v>
+        <v>129714.71688</v>
       </c>
       <c r="D18" s="1">
-        <v>819846.63462</v>
+        <v>529559.13462</v>
       </c>
       <c r="E18" s="1">
-        <v>1683221.6346</v>
+        <v>705315.38462</v>
       </c>
       <c r="F18" s="1">
-        <v>3629093.75</v>
+        <v>961543.75</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="1">
         <v>120000</v>
       </c>
       <c r="C21" s="1">
         <v>127500</v>
       </c>
       <c r="D21" s="1">
         <v>180000</v>
       </c>
@@ -11738,60 +11738,60 @@
       </c>
       <c r="B27" s="1">
         <v>190000</v>
       </c>
       <c r="C27" s="1">
         <v>199000</v>
       </c>
       <c r="D27" s="1">
         <v>262000</v>
       </c>
       <c r="E27" s="1">
         <v>325000</v>
       </c>
       <c r="F27" s="1">
         <v>334000</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" s="1">
         <v>-249250</v>
       </c>
       <c r="C29" s="1">
-        <v>8917.8418803</v>
+        <v>-69285.28312</v>
       </c>
       <c r="D29" s="1">
-        <v>557846.63462</v>
+        <v>267559.13462</v>
       </c>
       <c r="E29" s="1">
-        <v>1358221.6346</v>
+        <v>380315.38462</v>
       </c>
       <c r="F29" s="1">
-        <v>3295093.75</v>
+        <v>627543.75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F46"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="6" width="12" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -11894,436 +11894,436 @@
         <v>116</v>
       </c>
       <c r="B12" s="1">
         <v>4</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="1">
-        <v>3675593.75</v>
+        <v>1008043.75</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="1">
-        <v>2109375</v>
+        <v>0</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="1">
-        <v>29404750</v>
+        <v>8064350</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="1">
         <v>0.18593443208</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="1">
-        <v>5467355.4918</v>
+        <v>1499440.3374</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="1">
         <v>0.4096</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="1">
-        <v>12044185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="1">
-        <v>0.073161513021</v>
+        <v>0.26676619938</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>127</v>
       </c>
       <c r="B26" s="1">
-        <v>0.033211045834</v>
+        <v>0.12109624458</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>128</v>
       </c>
       <c r="B27" s="1">
-        <v>0.10637255886</v>
+        <v>0.38786244397</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>129</v>
       </c>
       <c r="B28" s="1">
-        <v>0.89362744114</v>
+        <v>0.61213755603</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="1">
-        <v>5467355.4918</v>
+        <v>1499440.3374</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="1">
-        <v>12044185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>132</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>138</v>
       </c>
       <c r="B35" s="1">
-        <v>4100516.6188</v>
+        <v>1124580.253</v>
       </c>
       <c r="C35" s="1">
-        <v>4783936.0553</v>
+        <v>1312010.2952</v>
       </c>
       <c r="D35" s="1">
-        <v>5467355.4918</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E35" s="1">
-        <v>6150774.9282</v>
+        <v>1686870.3795</v>
       </c>
       <c r="F35" s="1">
-        <v>6834194.3647</v>
+        <v>1874300.4217</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>139</v>
       </c>
       <c r="B36" s="1">
-        <v>9033139.2</v>
+        <v>2477368.32</v>
       </c>
       <c r="C36" s="1">
-        <v>10538662.4</v>
+        <v>2890263.04</v>
       </c>
       <c r="D36" s="1">
-        <v>12044185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="E36" s="1">
-        <v>13549708.8</v>
+        <v>3716052.48</v>
       </c>
       <c r="F36" s="1">
-        <v>15055232</v>
+        <v>4128947.2</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>126</v>
       </c>
       <c r="B37" s="1">
-        <v>0.097548684028</v>
+        <v>0.35568826584</v>
       </c>
       <c r="C37" s="1">
-        <v>0.083613157738</v>
+        <v>0.30487565644</v>
       </c>
       <c r="D37" s="1">
-        <v>0.073161513021</v>
+        <v>0.26676619938</v>
       </c>
       <c r="E37" s="1">
-        <v>0.065032456019</v>
+        <v>0.23712551056</v>
       </c>
       <c r="F37" s="1">
-        <v>0.058529210417</v>
+        <v>0.21341295951</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" s="1">
-        <v>0.044281394446</v>
+        <v>0.16146165944</v>
       </c>
       <c r="C38" s="1">
-        <v>0.037955480954</v>
+        <v>0.13839570809</v>
       </c>
       <c r="D38" s="1">
-        <v>0.033211045834</v>
+        <v>0.12109624458</v>
       </c>
       <c r="E38" s="1">
-        <v>0.029520929631</v>
+        <v>0.1076411063</v>
       </c>
       <c r="F38" s="1">
-        <v>0.026568836668</v>
+        <v>0.096876995666</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>141</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>139</v>
       </c>
       <c r="F41" s="1"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" s="1">
-        <v>3675593.75</v>
+        <v>1008043.75</v>
       </c>
       <c r="C42" s="1">
-        <v>29404750</v>
+        <v>8064350</v>
       </c>
       <c r="D42" s="1">
-        <v>5467355.4918</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E42" s="1">
-        <v>12044185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="F42" s="1"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" s="1">
-        <v>3148250</v>
+        <v>1008043.75</v>
       </c>
       <c r="C43" s="1">
-        <v>25186000</v>
+        <v>8064350</v>
       </c>
       <c r="D43" s="1">
-        <v>4682944.6064</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E43" s="1">
-        <v>10316185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="F43" s="1"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>145</v>
       </c>
       <c r="B44" s="1">
-        <v>2620906.25</v>
+        <v>1008043.75</v>
       </c>
       <c r="C44" s="1">
-        <v>20967250</v>
+        <v>8064350</v>
       </c>
       <c r="D44" s="1">
-        <v>3898533.7211</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E44" s="1">
-        <v>8588185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="F44" s="1"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>146</v>
       </c>
       <c r="B45" s="1">
-        <v>2093562.5</v>
+        <v>1008043.75</v>
       </c>
       <c r="C45" s="1">
-        <v>16748500</v>
+        <v>8064350</v>
       </c>
       <c r="D45" s="1">
-        <v>3114122.8357</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E45" s="1">
-        <v>6860185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="F45" s="1"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>147</v>
       </c>
       <c r="B46" s="1">
-        <v>1566218.75</v>
+        <v>1008043.75</v>
       </c>
       <c r="C46" s="1">
-        <v>12529750</v>
+        <v>8064350</v>
       </c>
       <c r="D46" s="1">
-        <v>2329711.9504</v>
+        <v>1499440.3374</v>
       </c>
       <c r="E46" s="1">
-        <v>5132185.6</v>
+        <v>3303157.76</v>
       </c>
       <c r="F46" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>